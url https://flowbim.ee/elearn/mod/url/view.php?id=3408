--- v0 (2026-03-04)
+++ v1 (2026-04-22)
@@ -3,92 +3,96 @@
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet6.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29628"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29822"/>
   <workbookPr defaultThemeVersion="202300"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="D:\01-taltech\30_Projects\CCI-EE\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{BE353731-B17F-4867-974D-20206ED892F1}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{E070BE5E-CDA8-43B7-BAB7-D3CE5D853D1A}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
     <workbookView xWindow="-93" yWindow="-93" windowWidth="25786" windowHeight="15466" xr2:uid="{4DAD458F-5A5F-481D-A732-F8827CDA361D}"/>
   </bookViews>
   <sheets>
     <sheet name="Intro" sheetId="6" r:id="rId1"/>
     <sheet name="Ehitatud ruumid" sheetId="4" r:id="rId2"/>
     <sheet name="Ehitised" sheetId="5" r:id="rId3"/>
     <sheet name="Süsteemid (Funktsionaalne)" sheetId="1" r:id="rId4"/>
     <sheet name="Osasüsteemid (Tehniline)" sheetId="2" r:id="rId5"/>
     <sheet name="Komponendid" sheetId="3" r:id="rId6"/>
   </sheets>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
 <calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <c r="E343" i="3" l="1"/>
+  <c r="E422" i="3" l="1"/>
+  <c r="E420" i="3"/>
+  <c r="E229" i="3"/>
+  <c r="E227" i="3"/>
+  <c r="E347" i="3"/>
   <c r="E17" i="2"/>
   <c r="E18" i="2"/>
   <c r="E19" i="2"/>
   <c r="E13" i="2"/>
   <c r="E14" i="2"/>
   <c r="E15" i="2"/>
   <c r="E18" i="5"/>
   <c r="E17" i="5"/>
   <c r="E14" i="5"/>
   <c r="E13" i="5"/>
   <c r="E11" i="5"/>
   <c r="E9" i="5"/>
   <c r="E8" i="5"/>
   <c r="E7" i="5"/>
   <c r="E6" i="5"/>
   <c r="E5" i="5"/>
   <c r="E4" i="5"/>
   <c r="E3" i="5"/>
   <c r="E56" i="4"/>
   <c r="E54" i="4"/>
   <c r="E52" i="4"/>
   <c r="E51" i="4"/>
   <c r="E49" i="4"/>
   <c r="E48" i="4"/>
   <c r="E47" i="4"/>
@@ -99,258 +103,258 @@
   <c r="E38" i="4"/>
   <c r="E36" i="4"/>
   <c r="E35" i="4"/>
   <c r="E34" i="4"/>
   <c r="E32" i="4"/>
   <c r="E30" i="4"/>
   <c r="E28" i="4"/>
   <c r="E27" i="4"/>
   <c r="E25" i="4"/>
   <c r="E24" i="4"/>
   <c r="E20" i="4"/>
   <c r="E18" i="4"/>
   <c r="E16" i="4"/>
   <c r="E15" i="4"/>
   <c r="E14" i="4"/>
   <c r="E13" i="4"/>
   <c r="E12" i="4"/>
   <c r="E60" i="4"/>
   <c r="E59" i="4"/>
   <c r="E8" i="4"/>
   <c r="E7" i="4"/>
   <c r="E6" i="4"/>
   <c r="E10" i="4"/>
   <c r="E5" i="4"/>
   <c r="E3" i="4"/>
-  <c r="E418" i="3"/>
-  <c r="E417" i="3"/>
+  <c r="E426" i="3"/>
+  <c r="E425" i="3"/>
   <c r="E11" i="3"/>
   <c r="E225" i="3"/>
   <c r="E224" i="3"/>
   <c r="E223" i="3"/>
   <c r="E222" i="3"/>
   <c r="E221" i="3"/>
   <c r="E220" i="3"/>
   <c r="E219" i="3"/>
   <c r="E218" i="3"/>
   <c r="E123" i="3"/>
   <c r="E121" i="3"/>
   <c r="E120" i="3"/>
   <c r="E119" i="3"/>
   <c r="E117" i="3"/>
   <c r="E116" i="3"/>
   <c r="E115" i="3"/>
   <c r="E114" i="3"/>
   <c r="E113" i="3"/>
   <c r="E112" i="3"/>
   <c r="E111" i="3"/>
   <c r="E109" i="3"/>
   <c r="E108" i="3"/>
   <c r="E42" i="3"/>
   <c r="E41" i="3"/>
   <c r="E40" i="3"/>
   <c r="E38" i="3"/>
   <c r="E37" i="3"/>
   <c r="E36" i="3"/>
   <c r="E35" i="3"/>
   <c r="E34" i="3"/>
   <c r="E32" i="3"/>
   <c r="E31" i="3"/>
   <c r="E30" i="3"/>
   <c r="E29" i="3"/>
   <c r="E28" i="3"/>
   <c r="E21" i="3"/>
   <c r="E20" i="3"/>
   <c r="E18" i="3"/>
   <c r="E17" i="3"/>
   <c r="E16" i="3"/>
   <c r="E15" i="3"/>
   <c r="E14" i="3"/>
   <c r="E13" i="3"/>
   <c r="E10" i="3"/>
   <c r="E9" i="3"/>
   <c r="E7" i="3"/>
   <c r="E6" i="3"/>
   <c r="E5" i="3"/>
   <c r="E4" i="3"/>
   <c r="E3" i="3"/>
+  <c r="E418" i="3"/>
+  <c r="E417" i="3"/>
+  <c r="E416" i="3"/>
+  <c r="E415" i="3"/>
   <c r="E414" i="3"/>
-  <c r="E413" i="3"/>
   <c r="E412" i="3"/>
   <c r="E411" i="3"/>
   <c r="E410" i="3"/>
-  <c r="E408" i="3"/>
+  <c r="E409" i="3"/>
   <c r="E407" i="3"/>
   <c r="E406" i="3"/>
   <c r="E405" i="3"/>
+  <c r="E404" i="3"/>
   <c r="E403" i="3"/>
   <c r="E402" i="3"/>
   <c r="E401" i="3"/>
-  <c r="E400" i="3"/>
   <c r="E399" i="3"/>
   <c r="E398" i="3"/>
   <c r="E397" i="3"/>
+  <c r="E396" i="3"/>
   <c r="E395" i="3"/>
   <c r="E394" i="3"/>
   <c r="E393" i="3"/>
-  <c r="E392" i="3"/>
   <c r="E391" i="3"/>
-  <c r="E390" i="3"/>
   <c r="E389" i="3"/>
   <c r="E387" i="3"/>
   <c r="E385" i="3"/>
+  <c r="E384" i="3"/>
   <c r="E383" i="3"/>
-  <c r="E381" i="3"/>
+  <c r="E382" i="3"/>
   <c r="E380" i="3"/>
-  <c r="E379" i="3"/>
   <c r="E378" i="3"/>
+  <c r="E377" i="3"/>
   <c r="E376" i="3"/>
+  <c r="E375" i="3"/>
   <c r="E374" i="3"/>
   <c r="E373" i="3"/>
   <c r="E372" i="3"/>
-  <c r="E371" i="3"/>
   <c r="E370" i="3"/>
   <c r="E369" i="3"/>
   <c r="E368" i="3"/>
   <c r="E366" i="3"/>
   <c r="E365" i="3"/>
   <c r="E364" i="3"/>
+  <c r="E363" i="3"/>
   <c r="E362" i="3"/>
   <c r="E361" i="3"/>
   <c r="E360" i="3"/>
   <c r="E359" i="3"/>
-  <c r="E358" i="3"/>
   <c r="E357" i="3"/>
   <c r="E356" i="3"/>
   <c r="E355" i="3"/>
+  <c r="E354" i="3"/>
   <c r="E353" i="3"/>
   <c r="E352" i="3"/>
   <c r="E351" i="3"/>
   <c r="E350" i="3"/>
   <c r="E349" i="3"/>
-  <c r="E348" i="3"/>
-[...1 lines deleted...]
-  <c r="E346" i="3"/>
   <c r="E345" i="3"/>
+  <c r="E344" i="3"/>
+  <c r="E342" i="3"/>
   <c r="E341" i="3"/>
   <c r="E340" i="3"/>
+  <c r="E339" i="3"/>
   <c r="E338" i="3"/>
   <c r="E337" i="3"/>
   <c r="E336" i="3"/>
   <c r="E335" i="3"/>
   <c r="E334" i="3"/>
-  <c r="E333" i="3"/>
   <c r="E332" i="3"/>
   <c r="E331" i="3"/>
   <c r="E330" i="3"/>
-  <c r="E328" i="3"/>
+  <c r="E329" i="3"/>
   <c r="E327" i="3"/>
-  <c r="E326" i="3"/>
   <c r="E325" i="3"/>
+  <c r="E324" i="3"/>
   <c r="E323" i="3"/>
+  <c r="E322" i="3"/>
   <c r="E321" i="3"/>
-  <c r="E320" i="3"/>
   <c r="E319" i="3"/>
   <c r="E318" i="3"/>
   <c r="E317" i="3"/>
+  <c r="E316" i="3"/>
   <c r="E315" i="3"/>
-  <c r="E314" i="3"/>
   <c r="E313" i="3"/>
   <c r="E312" i="3"/>
   <c r="E311" i="3"/>
+  <c r="E310" i="3"/>
   <c r="E309" i="3"/>
   <c r="E308" i="3"/>
   <c r="E307" i="3"/>
   <c r="E306" i="3"/>
-  <c r="E305" i="3"/>
   <c r="E304" i="3"/>
   <c r="E303" i="3"/>
   <c r="E302" i="3"/>
+  <c r="E301" i="3"/>
   <c r="E300" i="3"/>
-  <c r="E299" i="3"/>
   <c r="E298" i="3"/>
   <c r="E297" i="3"/>
   <c r="E296" i="3"/>
+  <c r="E295" i="3"/>
   <c r="E294" i="3"/>
   <c r="E293" i="3"/>
   <c r="E292" i="3"/>
-  <c r="E291" i="3"/>
   <c r="E290" i="3"/>
   <c r="E289" i="3"/>
   <c r="E288" i="3"/>
-  <c r="E286" i="3"/>
+  <c r="E287" i="3"/>
   <c r="E285" i="3"/>
   <c r="E284" i="3"/>
   <c r="E283" i="3"/>
   <c r="E281" i="3"/>
   <c r="E280" i="3"/>
   <c r="E279" i="3"/>
+  <c r="E278" i="3"/>
   <c r="E277" i="3"/>
   <c r="E276" i="3"/>
   <c r="E275" i="3"/>
-  <c r="E274" i="3"/>
   <c r="E273" i="3"/>
   <c r="E272" i="3"/>
   <c r="E271" i="3"/>
+  <c r="E270" i="3"/>
   <c r="E269" i="3"/>
   <c r="E268" i="3"/>
   <c r="E267" i="3"/>
   <c r="E266" i="3"/>
-  <c r="E265" i="3"/>
   <c r="E264" i="3"/>
   <c r="E263" i="3"/>
   <c r="E262" i="3"/>
+  <c r="E261" i="3"/>
   <c r="E260" i="3"/>
-  <c r="E259" i="3"/>
   <c r="E258" i="3"/>
   <c r="E257" i="3"/>
   <c r="E256" i="3"/>
+  <c r="E255" i="3"/>
   <c r="E254" i="3"/>
   <c r="E253" i="3"/>
-  <c r="E252" i="3"/>
   <c r="E251" i="3"/>
   <c r="E250" i="3"/>
   <c r="E249" i="3"/>
+  <c r="E248" i="3"/>
   <c r="E247" i="3"/>
   <c r="E246" i="3"/>
   <c r="E245" i="3"/>
-  <c r="E244" i="3"/>
   <c r="E243" i="3"/>
   <c r="E242" i="3"/>
   <c r="E241" i="3"/>
-  <c r="E239" i="3"/>
+  <c r="E240" i="3"/>
   <c r="E238" i="3"/>
   <c r="E237" i="3"/>
   <c r="E236" i="3"/>
+  <c r="E235" i="3"/>
   <c r="E234" i="3"/>
   <c r="E233" i="3"/>
   <c r="E232" i="3"/>
   <c r="E231" i="3"/>
-  <c r="E230" i="3"/>
-[...2 lines deleted...]
-  <c r="E227" i="3"/>
   <c r="E26" i="3"/>
   <c r="E25" i="3"/>
   <c r="E24" i="3"/>
   <c r="E23" i="3"/>
   <c r="E216" i="3"/>
   <c r="E215" i="3"/>
   <c r="E106" i="3"/>
   <c r="E105" i="3"/>
   <c r="E104" i="3"/>
   <c r="E103" i="3"/>
   <c r="E102" i="3"/>
   <c r="E101" i="3"/>
   <c r="E100" i="3"/>
   <c r="E99" i="3"/>
   <c r="E98" i="3"/>
   <c r="E96" i="3"/>
   <c r="E95" i="3"/>
   <c r="E94" i="3"/>
   <c r="E93" i="3"/>
   <c r="E92" i="3"/>
   <c r="E90" i="3"/>
   <c r="E89" i="3"/>
   <c r="E88" i="3"/>
   <c r="E87" i="3"/>
   <c r="E86" i="3"/>
@@ -535,51 +539,51 @@
   <c r="E57" i="1"/>
   <c r="E55" i="1"/>
   <c r="E53" i="1"/>
   <c r="E51" i="1"/>
   <c r="E49" i="1"/>
   <c r="E47" i="1"/>
   <c r="E45" i="1"/>
   <c r="E43" i="1"/>
   <c r="E41" i="1"/>
   <c r="E40" i="1"/>
   <c r="E39" i="1"/>
   <c r="E36" i="1"/>
   <c r="E35" i="1"/>
   <c r="E34" i="1"/>
   <c r="E31" i="1"/>
   <c r="E30" i="1"/>
   <c r="E29" i="1"/>
   <c r="E9" i="1"/>
   <c r="E8" i="1"/>
   <c r="E7" i="1"/>
   <c r="E4" i="1"/>
 </calcChain>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="2465" uniqueCount="1434">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="2493" uniqueCount="1456">
   <si>
     <t>A</t>
   </si>
   <si>
     <t>01</t>
   </si>
   <si>
     <t>Maapealne osa</t>
   </si>
   <si>
     <t>Alusehituse osa</t>
   </si>
   <si>
     <t>Pealisehituse osa</t>
   </si>
   <si>
     <t>maa-aluse osa korrus (01 = -1)</t>
   </si>
   <si>
     <t>maapealse osa korrus (01 = 1 korrus)</t>
   </si>
   <si>
     <t>02</t>
   </si>
   <si>
@@ -5013,50 +5017,116 @@
         <scheme val="minor"/>
       </rPr>
       <t xml:space="preserve">versioon laiendab CCI põhiklassifikaatorit tüüpideks ning alatüüpideks (või süsteem/alamsüsteem), mis võimaldavad </t>
     </r>
     <r>
       <rPr>
         <b/>
         <sz val="11"/>
         <color theme="1"/>
         <rFont val="Aptos Narrow"/>
         <family val="2"/>
         <scheme val="minor"/>
       </rPr>
       <t>Tellija</t>
     </r>
     <r>
       <rPr>
         <sz val="11"/>
         <color theme="1"/>
         <rFont val="Aptos Narrow"/>
         <family val="2"/>
         <scheme val="minor"/>
       </rPr>
       <t xml:space="preserve"> vaates varakeskset CCI rakendamist.</t>
     </r>
+  </si>
+  <si>
+    <t>Teekatend</t>
+  </si>
+  <si>
+    <t>maapinna ehitussüsteem kõva kattega väliruumi jaoks</t>
+  </si>
+  <si>
+    <t>UAD01</t>
+  </si>
+  <si>
+    <t>Üldine trepi tala</t>
+  </si>
+  <si>
+    <t>UAD</t>
+  </si>
+  <si>
+    <t>Trepi tala</t>
+  </si>
+  <si>
+    <t>paigutav objekt, trepiastme rõhtpinna mõttes</t>
+  </si>
+  <si>
+    <t>UBC01</t>
+  </si>
+  <si>
+    <t>Üldine trepi aste</t>
+  </si>
+  <si>
+    <t>UBC</t>
+  </si>
+  <si>
+    <t>Trepiastme rõhtpind</t>
+  </si>
+  <si>
+    <t>kandev objekt, diskreetses kohas, astmete kaupa</t>
+  </si>
+  <si>
+    <t>XSA</t>
+  </si>
+  <si>
+    <t>Trepimade</t>
+  </si>
+  <si>
+    <t>tasandeid ühendav objekt, trepikäikudega ühendatud rõhtplaadi kujul</t>
+  </si>
+  <si>
+    <t>XSA01</t>
+  </si>
+  <si>
+    <t>Üldine trepimade</t>
+  </si>
+  <si>
+    <t>XSB</t>
+  </si>
+  <si>
+    <t>Trepikäik</t>
+  </si>
+  <si>
+    <t>Üldine trepikäik</t>
+  </si>
+  <si>
+    <t>XSB01</t>
+  </si>
+  <si>
+    <t>tasandeid ühendav objekt, järjestikuste astmete kujul</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr9="http://schemas.microsoft.com/office/spreadsheetml/2016/revision9" mc:Ignorable="x14ac x16r2 xr xr9">
   <fonts count="8" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <charset val="186"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
@@ -5140,100 +5210,101 @@
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="31">
+  <cellXfs count="32">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="49" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="4" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="49" fontId="5" fillId="4" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="5" fillId="4" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="5" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="49" fontId="5" fillId="2" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="5" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="49" fontId="0" fillId="2" borderId="1" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="49" fontId="5" fillId="3" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="5" fillId="3" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="49" fontId="0" fillId="3" borderId="1" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="0" fillId="3" borderId="1" xfId="0" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="5" fillId="3" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="3" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="49" fontId="6" fillId="3" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="6" fillId="3" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" quotePrefix="1"/>
     <xf numFmtId="0" fontId="6" fillId="5" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="49" fontId="6" fillId="5" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="0" fillId="5" borderId="1" xfId="0" applyFill="1" applyBorder="1"/>
     <xf numFmtId="49" fontId="0" fillId="5" borderId="1" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="6" fillId="5" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="5" fillId="5" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="3" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="49" fontId="4" fillId="3" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="49" fontId="3" fillId="3" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="2" fillId="3" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
+    <xf numFmtId="49" fontId="1" fillId="3" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
   </cellXfs>
   <cellStyles count="2">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
     <cellStyle name="Normal 2" xfId="1" xr:uid="{24B97609-DB4C-4D80-A67C-C0CF6746B774}"/>
   </cellStyles>
   <dxfs count="16">
     <dxf>
       <fill>
         <patternFill patternType="solid">
           <fgColor rgb="FFFFFFFF"/>
           <bgColor rgb="FFFFFFFF"/>
         </patternFill>
       </fill>
     </dxf>
     <dxf>
       <fill>
         <patternFill patternType="solid">
           <fgColor rgb="FFFFFFFF"/>
           <bgColor rgb="FFFFFFFF"/>
         </patternFill>
       </fill>
     </dxf>
     <dxf>
       <fill>
         <patternFill patternType="solid">
@@ -7133,51 +7204,53 @@
       </c>
       <c r="F18" s="21" t="s">
         <v>1396</v>
       </c>
     </row>
     <row r="19" spans="1:6" x14ac:dyDescent="0.5">
       <c r="C19" s="18" t="s">
         <v>1373</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <ignoredErrors>
     <ignoredError sqref="D3:D14" numberStoredAsText="1"/>
   </ignoredErrors>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{C401A37B-D4AF-4832-AAC4-CC9E7AEA7399}">
   <sheetPr>
     <tabColor rgb="FF007CC3"/>
   </sheetPr>
   <dimension ref="A1:F67"/>
   <sheetViews>
-    <sheetView zoomScale="115" zoomScaleNormal="115" workbookViewId="0"/>
+    <sheetView zoomScale="115" zoomScaleNormal="115" workbookViewId="0">
+      <selection activeCell="B4" sqref="B4"/>
+    </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.35" x14ac:dyDescent="0.5"/>
   <cols>
     <col min="1" max="1" width="15.3515625" style="2" customWidth="1"/>
     <col min="2" max="2" width="20.3515625" style="1" customWidth="1"/>
     <col min="3" max="3" width="40.8203125" customWidth="1"/>
     <col min="4" max="4" width="9.41015625" customWidth="1"/>
     <col min="5" max="5" width="17.52734375" customWidth="1"/>
     <col min="6" max="6" width="95.17578125" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6" x14ac:dyDescent="0.5">
       <c r="A1" s="3" t="s">
         <v>35</v>
       </c>
       <c r="B1" s="4" t="s">
         <v>330</v>
       </c>
       <c r="C1" s="5" t="s">
         <v>331</v>
       </c>
       <c r="D1" s="5" t="s">
         <v>329</v>
       </c>
       <c r="E1" s="5" t="s">
@@ -8206,51 +8279,53 @@
         <v>1</v>
       </c>
       <c r="E67" s="16" t="str">
         <f t="shared" ref="E67" si="16">B67&amp;D67</f>
         <v>S0101</v>
       </c>
       <c r="F67" s="13" t="s">
         <v>65</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <ignoredErrors>
     <ignoredError sqref="B2 B68:B1048576 D51:D67 D2:D3 D5:D6 B27 D8:D9 D32:D49 D29:D31" numberStoredAsText="1"/>
   </ignoredErrors>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{CEB4C3BC-F95F-4FAE-BF85-01C35E0232C3}">
   <sheetPr>
     <tabColor rgb="FF007CC3"/>
   </sheetPr>
   <dimension ref="A1:F106"/>
   <sheetViews>
-    <sheetView zoomScale="115" zoomScaleNormal="115" workbookViewId="0"/>
+    <sheetView zoomScale="115" zoomScaleNormal="115" workbookViewId="0">
+      <selection activeCell="C58" sqref="C58"/>
+    </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.35" x14ac:dyDescent="0.5"/>
   <cols>
     <col min="1" max="1" width="13.64453125" style="2" customWidth="1"/>
     <col min="2" max="2" width="23.05859375" style="1" customWidth="1"/>
     <col min="3" max="3" width="52.5859375" customWidth="1"/>
     <col min="4" max="4" width="6.8203125" customWidth="1"/>
     <col min="5" max="5" width="27.5859375" customWidth="1"/>
     <col min="6" max="6" width="95.17578125" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6" x14ac:dyDescent="0.5">
       <c r="A1" s="3" t="s">
         <v>35</v>
       </c>
       <c r="B1" s="4" t="s">
         <v>383</v>
       </c>
       <c r="C1" s="5" t="s">
         <v>384</v>
       </c>
       <c r="D1" s="5" t="s">
         <v>9</v>
       </c>
       <c r="E1" s="5" t="s">
@@ -9184,56 +9259,56 @@
     <row r="56" spans="1:6" x14ac:dyDescent="0.5">
       <c r="A56" s="15"/>
       <c r="B56" s="16" t="s">
         <v>369</v>
       </c>
       <c r="C56" s="17" t="s">
         <v>193</v>
       </c>
       <c r="D56" s="16" t="s">
         <v>1</v>
       </c>
       <c r="E56" s="16" t="str">
         <f>B56&amp;D56</f>
         <v>CA1001</v>
       </c>
       <c r="F56" s="13" t="s">
         <v>200</v>
       </c>
     </row>
     <row r="57" spans="1:6" x14ac:dyDescent="0.5">
       <c r="A57" s="6" t="s">
         <v>194</v>
       </c>
       <c r="B57" s="7"/>
       <c r="C57" s="8" t="s">
-        <v>191</v>
+        <v>1434</v>
       </c>
       <c r="D57" s="9"/>
       <c r="E57" s="9"/>
       <c r="F57" s="8" t="s">
-        <v>192</v>
+        <v>1435</v>
       </c>
     </row>
     <row r="58" spans="1:6" x14ac:dyDescent="0.5">
       <c r="A58" s="15"/>
       <c r="B58" s="16" t="s">
         <v>370</v>
       </c>
       <c r="C58" s="17" t="s">
         <v>195</v>
       </c>
       <c r="D58" s="16" t="s">
         <v>1</v>
       </c>
       <c r="E58" s="16" t="str">
         <f>B58&amp;D58</f>
         <v>CB1001</v>
       </c>
       <c r="F58" s="13" t="s">
         <v>196</v>
       </c>
     </row>
     <row r="59" spans="1:6" x14ac:dyDescent="0.5">
       <c r="A59" s="6" t="s">
         <v>197</v>
       </c>
@@ -9884,51 +9959,51 @@
       </c>
       <c r="D106" s="12" t="s">
         <v>1</v>
       </c>
       <c r="E106" s="16" t="str">
         <f>B106&amp;D106</f>
         <v>R_0101</v>
       </c>
       <c r="F106" s="13" t="s">
         <v>200</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <ignoredErrors>
     <ignoredError sqref="D20:D34 D36:D56 D58:D82 D85:D106 B86:B87 B89:B90 B92:B93 B95:B96 B98:B99 B101:B102 B104:B105 D3:D12 D16" numberStoredAsText="1"/>
   </ignoredErrors>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{7EB305E5-592A-429C-9359-3934B96A6D08}">
   <sheetPr>
     <tabColor rgb="FF007CC3"/>
   </sheetPr>
-  <dimension ref="A1:F418"/>
+  <dimension ref="A1:F426"/>
   <sheetViews>
     <sheetView zoomScaleNormal="100" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.35" x14ac:dyDescent="0.5"/>
   <cols>
     <col min="1" max="1" width="13.64453125" style="2" customWidth="1"/>
     <col min="2" max="2" width="23.05859375" style="1" customWidth="1"/>
     <col min="3" max="3" width="52.5859375" customWidth="1"/>
     <col min="4" max="4" width="6.8203125" customWidth="1"/>
     <col min="5" max="5" width="27.5859375" customWidth="1"/>
     <col min="6" max="6" width="121.3515625" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6" x14ac:dyDescent="0.5">
       <c r="A1" s="3" t="s">
         <v>35</v>
       </c>
       <c r="B1" s="4" t="s">
         <v>385</v>
       </c>
       <c r="C1" s="5" t="s">
         <v>618</v>
       </c>
       <c r="D1" s="5" t="s">
         <v>9</v>
@@ -14051,3528 +14126,3660 @@
       <c r="F224" s="13" t="s">
         <v>514</v>
       </c>
     </row>
     <row r="225" spans="1:6" x14ac:dyDescent="0.5">
       <c r="A225" s="15"/>
       <c r="B225" s="16" t="s">
         <v>1234</v>
       </c>
       <c r="C225" s="13" t="s">
         <v>1235</v>
       </c>
       <c r="D225" s="12" t="s">
         <v>1</v>
       </c>
       <c r="E225" s="17" t="str">
         <f t="shared" si="25"/>
         <v>RQB18_01</v>
       </c>
       <c r="F225" s="13" t="s">
         <v>514</v>
       </c>
     </row>
     <row r="226" spans="1:6" x14ac:dyDescent="0.5">
       <c r="A226" s="6" t="s">
-        <v>697</v>
+        <v>1438</v>
       </c>
       <c r="B226" s="7"/>
       <c r="C226" s="8" t="s">
-        <v>698</v>
+        <v>1439</v>
       </c>
       <c r="D226" s="9"/>
       <c r="E226" s="9"/>
       <c r="F226" s="8" t="s">
-        <v>699</v>
+        <v>1440</v>
       </c>
     </row>
     <row r="227" spans="1:6" x14ac:dyDescent="0.5">
       <c r="A227" s="15"/>
-      <c r="B227" s="16" t="s">
-        <v>706</v>
+      <c r="B227" s="31" t="s">
+        <v>1436</v>
       </c>
       <c r="C227" s="13" t="s">
-        <v>707</v>
+        <v>1437</v>
       </c>
       <c r="D227" s="12" t="s">
         <v>1</v>
       </c>
       <c r="E227" s="17" t="str">
-        <f t="shared" ref="E227:E234" si="26">B227&amp;"_"&amp;D227</f>
-        <v>ULA10_01</v>
+        <f t="shared" ref="E227" si="26">B227&amp;"_"&amp;D227</f>
+        <v>UAD01_01</v>
       </c>
       <c r="F227" s="13" t="s">
         <v>514</v>
       </c>
     </row>
     <row r="228" spans="1:6" x14ac:dyDescent="0.5">
-      <c r="A228" s="15"/>
-[...14 lines deleted...]
-        <v>514</v>
+      <c r="A228" s="6" t="s">
+        <v>1443</v>
+      </c>
+      <c r="B228" s="7"/>
+      <c r="C228" s="8" t="s">
+        <v>1444</v>
+      </c>
+      <c r="D228" s="9"/>
+      <c r="E228" s="9"/>
+      <c r="F228" s="8" t="s">
+        <v>1445</v>
       </c>
     </row>
     <row r="229" spans="1:6" x14ac:dyDescent="0.5">
       <c r="A229" s="15"/>
-      <c r="B229" s="16" t="s">
-        <v>710</v>
+      <c r="B229" s="31" t="s">
+        <v>1441</v>
       </c>
       <c r="C229" s="13" t="s">
-        <v>711</v>
+        <v>1442</v>
       </c>
       <c r="D229" s="12" t="s">
         <v>1</v>
       </c>
       <c r="E229" s="17" t="str">
-        <f t="shared" si="26"/>
-        <v>ULA30_01</v>
+        <f t="shared" ref="E229" si="27">B229&amp;"_"&amp;D229</f>
+        <v>UBC01_01</v>
       </c>
       <c r="F229" s="13" t="s">
         <v>514</v>
       </c>
     </row>
     <row r="230" spans="1:6" x14ac:dyDescent="0.5">
-      <c r="A230" s="15"/>
-[...14 lines deleted...]
-        <v>514</v>
+      <c r="A230" s="6" t="s">
+        <v>697</v>
+      </c>
+      <c r="B230" s="7"/>
+      <c r="C230" s="8" t="s">
+        <v>698</v>
+      </c>
+      <c r="D230" s="9"/>
+      <c r="E230" s="9"/>
+      <c r="F230" s="8" t="s">
+        <v>699</v>
       </c>
     </row>
     <row r="231" spans="1:6" x14ac:dyDescent="0.5">
       <c r="A231" s="15"/>
       <c r="B231" s="16" t="s">
-        <v>714</v>
+        <v>706</v>
       </c>
       <c r="C231" s="13" t="s">
-        <v>715</v>
+        <v>707</v>
       </c>
       <c r="D231" s="12" t="s">
         <v>1</v>
       </c>
       <c r="E231" s="17" t="str">
-        <f t="shared" si="26"/>
-        <v>ULA50_01</v>
+        <f t="shared" ref="E231:E238" si="28">B231&amp;"_"&amp;D231</f>
+        <v>ULA10_01</v>
       </c>
       <c r="F231" s="13" t="s">
         <v>514</v>
       </c>
     </row>
     <row r="232" spans="1:6" x14ac:dyDescent="0.5">
       <c r="A232" s="15"/>
       <c r="B232" s="16" t="s">
-        <v>716</v>
+        <v>708</v>
       </c>
       <c r="C232" s="13" t="s">
-        <v>717</v>
+        <v>709</v>
       </c>
       <c r="D232" s="12" t="s">
         <v>1</v>
       </c>
       <c r="E232" s="17" t="str">
-        <f t="shared" si="26"/>
-        <v>ULA60_01</v>
+        <f t="shared" si="28"/>
+        <v>ULA20_01</v>
       </c>
       <c r="F232" s="13" t="s">
         <v>514</v>
       </c>
     </row>
     <row r="233" spans="1:6" x14ac:dyDescent="0.5">
       <c r="A233" s="15"/>
       <c r="B233" s="16" t="s">
-        <v>718</v>
+        <v>710</v>
       </c>
       <c r="C233" s="13" t="s">
-        <v>719</v>
+        <v>711</v>
       </c>
       <c r="D233" s="12" t="s">
         <v>1</v>
       </c>
       <c r="E233" s="17" t="str">
-        <f t="shared" si="26"/>
-        <v>ULA70_01</v>
+        <f t="shared" si="28"/>
+        <v>ULA30_01</v>
       </c>
       <c r="F233" s="13" t="s">
         <v>514</v>
       </c>
     </row>
     <row r="234" spans="1:6" x14ac:dyDescent="0.5">
       <c r="A234" s="15"/>
       <c r="B234" s="16" t="s">
-        <v>720</v>
+        <v>712</v>
       </c>
       <c r="C234" s="13" t="s">
-        <v>721</v>
+        <v>713</v>
       </c>
       <c r="D234" s="12" t="s">
         <v>1</v>
       </c>
       <c r="E234" s="17" t="str">
-        <f t="shared" si="26"/>
-        <v>ULA80_01</v>
+        <f t="shared" si="28"/>
+        <v>ULA40_01</v>
       </c>
       <c r="F234" s="13" t="s">
         <v>514</v>
       </c>
     </row>
     <row r="235" spans="1:6" x14ac:dyDescent="0.5">
-      <c r="A235" s="6" t="s">
-[...9 lines deleted...]
-        <v>734</v>
+      <c r="A235" s="15"/>
+      <c r="B235" s="16" t="s">
+        <v>714</v>
+      </c>
+      <c r="C235" s="13" t="s">
+        <v>715</v>
+      </c>
+      <c r="D235" s="12" t="s">
+        <v>1</v>
+      </c>
+      <c r="E235" s="17" t="str">
+        <f t="shared" si="28"/>
+        <v>ULA50_01</v>
+      </c>
+      <c r="F235" s="13" t="s">
+        <v>514</v>
       </c>
     </row>
     <row r="236" spans="1:6" x14ac:dyDescent="0.5">
       <c r="A236" s="15"/>
       <c r="B236" s="16" t="s">
-        <v>724</v>
+        <v>716</v>
       </c>
       <c r="C236" s="13" t="s">
-        <v>725</v>
+        <v>717</v>
       </c>
       <c r="D236" s="12" t="s">
         <v>1</v>
       </c>
       <c r="E236" s="17" t="str">
-        <f t="shared" ref="E236:E239" si="27">B236&amp;"_"&amp;D236</f>
-        <v>ULB20_01</v>
+        <f t="shared" si="28"/>
+        <v>ULA60_01</v>
       </c>
       <c r="F236" s="13" t="s">
         <v>514</v>
       </c>
     </row>
     <row r="237" spans="1:6" x14ac:dyDescent="0.5">
       <c r="A237" s="15"/>
       <c r="B237" s="16" t="s">
-        <v>726</v>
+        <v>718</v>
       </c>
       <c r="C237" s="13" t="s">
-        <v>727</v>
+        <v>719</v>
       </c>
       <c r="D237" s="12" t="s">
         <v>1</v>
       </c>
       <c r="E237" s="17" t="str">
-        <f t="shared" si="27"/>
-        <v>ULB30_01</v>
+        <f t="shared" si="28"/>
+        <v>ULA70_01</v>
       </c>
       <c r="F237" s="13" t="s">
         <v>514</v>
       </c>
     </row>
     <row r="238" spans="1:6" x14ac:dyDescent="0.5">
       <c r="A238" s="15"/>
       <c r="B238" s="16" t="s">
-        <v>728</v>
+        <v>720</v>
       </c>
       <c r="C238" s="13" t="s">
-        <v>729</v>
+        <v>721</v>
       </c>
       <c r="D238" s="12" t="s">
         <v>1</v>
       </c>
       <c r="E238" s="17" t="str">
-        <f t="shared" si="27"/>
-        <v>ULB40_01</v>
+        <f t="shared" si="28"/>
+        <v>ULA80_01</v>
       </c>
       <c r="F238" s="13" t="s">
         <v>514</v>
       </c>
     </row>
     <row r="239" spans="1:6" x14ac:dyDescent="0.5">
-      <c r="A239" s="15"/>
-[...14 lines deleted...]
-        <v>514</v>
+      <c r="A239" s="6" t="s">
+        <v>722</v>
+      </c>
+      <c r="B239" s="7"/>
+      <c r="C239" s="8" t="s">
+        <v>723</v>
+      </c>
+      <c r="D239" s="9"/>
+      <c r="E239" s="9"/>
+      <c r="F239" s="8" t="s">
+        <v>734</v>
       </c>
     </row>
     <row r="240" spans="1:6" x14ac:dyDescent="0.5">
-      <c r="A240" s="6" t="s">
-[...9 lines deleted...]
-        <v>735</v>
+      <c r="A240" s="15"/>
+      <c r="B240" s="16" t="s">
+        <v>724</v>
+      </c>
+      <c r="C240" s="13" t="s">
+        <v>725</v>
+      </c>
+      <c r="D240" s="12" t="s">
+        <v>1</v>
+      </c>
+      <c r="E240" s="17" t="str">
+        <f t="shared" ref="E240:E243" si="29">B240&amp;"_"&amp;D240</f>
+        <v>ULB20_01</v>
+      </c>
+      <c r="F240" s="13" t="s">
+        <v>514</v>
       </c>
     </row>
     <row r="241" spans="1:6" x14ac:dyDescent="0.5">
       <c r="A241" s="15"/>
       <c r="B241" s="16" t="s">
-        <v>736</v>
+        <v>726</v>
       </c>
       <c r="C241" s="13" t="s">
-        <v>737</v>
+        <v>727</v>
       </c>
       <c r="D241" s="12" t="s">
         <v>1</v>
       </c>
       <c r="E241" s="17" t="str">
-        <f t="shared" ref="E241:E247" si="28">B241&amp;"_"&amp;D241</f>
-        <v>ULC10_01</v>
+        <f t="shared" si="29"/>
+        <v>ULB30_01</v>
       </c>
       <c r="F241" s="13" t="s">
         <v>514</v>
       </c>
     </row>
     <row r="242" spans="1:6" x14ac:dyDescent="0.5">
       <c r="A242" s="15"/>
       <c r="B242" s="16" t="s">
-        <v>738</v>
+        <v>728</v>
       </c>
       <c r="C242" s="13" t="s">
-        <v>739</v>
+        <v>729</v>
       </c>
       <c r="D242" s="12" t="s">
         <v>1</v>
       </c>
       <c r="E242" s="17" t="str">
-        <f t="shared" si="28"/>
-        <v>ULC20_01</v>
+        <f t="shared" si="29"/>
+        <v>ULB40_01</v>
       </c>
       <c r="F242" s="13" t="s">
         <v>514</v>
       </c>
     </row>
     <row r="243" spans="1:6" x14ac:dyDescent="0.5">
       <c r="A243" s="15"/>
       <c r="B243" s="16" t="s">
-        <v>740</v>
+        <v>730</v>
       </c>
       <c r="C243" s="13" t="s">
-        <v>741</v>
+        <v>731</v>
       </c>
       <c r="D243" s="12" t="s">
         <v>1</v>
       </c>
       <c r="E243" s="17" t="str">
-        <f t="shared" si="28"/>
-        <v>ULC30_01</v>
+        <f t="shared" si="29"/>
+        <v>ULB70_01</v>
       </c>
       <c r="F243" s="13" t="s">
         <v>514</v>
       </c>
     </row>
     <row r="244" spans="1:6" x14ac:dyDescent="0.5">
-      <c r="A244" s="15"/>
-[...14 lines deleted...]
-        <v>514</v>
+      <c r="A244" s="6" t="s">
+        <v>732</v>
+      </c>
+      <c r="B244" s="7"/>
+      <c r="C244" s="8" t="s">
+        <v>733</v>
+      </c>
+      <c r="D244" s="9"/>
+      <c r="E244" s="9"/>
+      <c r="F244" s="8" t="s">
+        <v>735</v>
       </c>
     </row>
     <row r="245" spans="1:6" x14ac:dyDescent="0.5">
       <c r="A245" s="15"/>
       <c r="B245" s="16" t="s">
-        <v>744</v>
+        <v>736</v>
       </c>
       <c r="C245" s="13" t="s">
-        <v>745</v>
+        <v>737</v>
       </c>
       <c r="D245" s="12" t="s">
         <v>1</v>
       </c>
       <c r="E245" s="17" t="str">
-        <f t="shared" si="28"/>
-        <v>ULC50_01</v>
+        <f t="shared" ref="E245:E251" si="30">B245&amp;"_"&amp;D245</f>
+        <v>ULC10_01</v>
       </c>
       <c r="F245" s="13" t="s">
         <v>514</v>
       </c>
     </row>
     <row r="246" spans="1:6" x14ac:dyDescent="0.5">
       <c r="A246" s="15"/>
       <c r="B246" s="16" t="s">
-        <v>746</v>
+        <v>738</v>
       </c>
       <c r="C246" s="13" t="s">
-        <v>747</v>
+        <v>739</v>
       </c>
       <c r="D246" s="12" t="s">
         <v>1</v>
       </c>
       <c r="E246" s="17" t="str">
-        <f t="shared" si="28"/>
-        <v>ULC70_01</v>
+        <f t="shared" si="30"/>
+        <v>ULC20_01</v>
       </c>
       <c r="F246" s="13" t="s">
         <v>514</v>
       </c>
     </row>
     <row r="247" spans="1:6" x14ac:dyDescent="0.5">
       <c r="A247" s="15"/>
       <c r="B247" s="16" t="s">
-        <v>748</v>
+        <v>740</v>
       </c>
       <c r="C247" s="13" t="s">
-        <v>749</v>
+        <v>741</v>
       </c>
       <c r="D247" s="12" t="s">
         <v>1</v>
       </c>
       <c r="E247" s="17" t="str">
-        <f t="shared" si="28"/>
-        <v>ULC80_01</v>
+        <f t="shared" si="30"/>
+        <v>ULC30_01</v>
       </c>
       <c r="F247" s="13" t="s">
         <v>514</v>
       </c>
     </row>
     <row r="248" spans="1:6" x14ac:dyDescent="0.5">
-      <c r="A248" s="6" t="s">
-[...9 lines deleted...]
-        <v>754</v>
+      <c r="A248" s="15"/>
+      <c r="B248" s="16" t="s">
+        <v>742</v>
+      </c>
+      <c r="C248" s="13" t="s">
+        <v>743</v>
+      </c>
+      <c r="D248" s="12" t="s">
+        <v>1</v>
+      </c>
+      <c r="E248" s="17" t="str">
+        <f t="shared" si="30"/>
+        <v>ULC40_01</v>
+      </c>
+      <c r="F248" s="13" t="s">
+        <v>514</v>
       </c>
     </row>
     <row r="249" spans="1:6" x14ac:dyDescent="0.5">
       <c r="A249" s="15"/>
       <c r="B249" s="16" t="s">
-        <v>752</v>
+        <v>744</v>
       </c>
       <c r="C249" s="13" t="s">
-        <v>753</v>
+        <v>745</v>
       </c>
       <c r="D249" s="12" t="s">
         <v>1</v>
       </c>
       <c r="E249" s="17" t="str">
-        <f t="shared" ref="E249:E254" si="29">B249&amp;"_"&amp;D249</f>
-        <v>ULD10_01</v>
+        <f t="shared" si="30"/>
+        <v>ULC50_01</v>
       </c>
       <c r="F249" s="13" t="s">
         <v>514</v>
       </c>
     </row>
     <row r="250" spans="1:6" x14ac:dyDescent="0.5">
       <c r="A250" s="15"/>
       <c r="B250" s="16" t="s">
-        <v>755</v>
+        <v>746</v>
       </c>
       <c r="C250" s="13" t="s">
-        <v>756</v>
+        <v>747</v>
       </c>
       <c r="D250" s="12" t="s">
         <v>1</v>
       </c>
       <c r="E250" s="17" t="str">
-        <f t="shared" si="29"/>
-        <v>ULD20_01</v>
+        <f t="shared" si="30"/>
+        <v>ULC70_01</v>
       </c>
       <c r="F250" s="13" t="s">
         <v>514</v>
       </c>
     </row>
     <row r="251" spans="1:6" x14ac:dyDescent="0.5">
       <c r="A251" s="15"/>
       <c r="B251" s="16" t="s">
-        <v>757</v>
+        <v>748</v>
       </c>
       <c r="C251" s="13" t="s">
-        <v>758</v>
+        <v>749</v>
       </c>
       <c r="D251" s="12" t="s">
         <v>1</v>
       </c>
       <c r="E251" s="17" t="str">
-        <f t="shared" si="29"/>
-        <v>ULD30_01</v>
+        <f t="shared" si="30"/>
+        <v>ULC80_01</v>
       </c>
       <c r="F251" s="13" t="s">
         <v>514</v>
       </c>
     </row>
     <row r="252" spans="1:6" x14ac:dyDescent="0.5">
-      <c r="A252" s="15"/>
-[...14 lines deleted...]
-        <v>514</v>
+      <c r="A252" s="6" t="s">
+        <v>750</v>
+      </c>
+      <c r="B252" s="7"/>
+      <c r="C252" s="8" t="s">
+        <v>751</v>
+      </c>
+      <c r="D252" s="9"/>
+      <c r="E252" s="9"/>
+      <c r="F252" s="8" t="s">
+        <v>754</v>
       </c>
     </row>
     <row r="253" spans="1:6" x14ac:dyDescent="0.5">
       <c r="A253" s="15"/>
       <c r="B253" s="16" t="s">
-        <v>761</v>
+        <v>752</v>
       </c>
       <c r="C253" s="13" t="s">
-        <v>762</v>
+        <v>753</v>
       </c>
       <c r="D253" s="12" t="s">
         <v>1</v>
       </c>
       <c r="E253" s="17" t="str">
-        <f t="shared" si="29"/>
-        <v>ULD60_01</v>
+        <f t="shared" ref="E253:E258" si="31">B253&amp;"_"&amp;D253</f>
+        <v>ULD10_01</v>
       </c>
       <c r="F253" s="13" t="s">
         <v>514</v>
       </c>
     </row>
     <row r="254" spans="1:6" x14ac:dyDescent="0.5">
       <c r="A254" s="15"/>
       <c r="B254" s="16" t="s">
-        <v>763</v>
+        <v>755</v>
       </c>
       <c r="C254" s="13" t="s">
-        <v>764</v>
+        <v>756</v>
       </c>
       <c r="D254" s="12" t="s">
         <v>1</v>
       </c>
       <c r="E254" s="17" t="str">
-        <f t="shared" si="29"/>
-        <v>ULD80_01</v>
+        <f t="shared" si="31"/>
+        <v>ULD20_01</v>
       </c>
       <c r="F254" s="13" t="s">
         <v>514</v>
       </c>
     </row>
     <row r="255" spans="1:6" x14ac:dyDescent="0.5">
-      <c r="A255" s="6" t="s">
-[...9 lines deleted...]
-        <v>767</v>
+      <c r="A255" s="15"/>
+      <c r="B255" s="16" t="s">
+        <v>757</v>
+      </c>
+      <c r="C255" s="13" t="s">
+        <v>758</v>
+      </c>
+      <c r="D255" s="12" t="s">
+        <v>1</v>
+      </c>
+      <c r="E255" s="17" t="str">
+        <f t="shared" si="31"/>
+        <v>ULD30_01</v>
+      </c>
+      <c r="F255" s="13" t="s">
+        <v>514</v>
       </c>
     </row>
     <row r="256" spans="1:6" x14ac:dyDescent="0.5">
       <c r="A256" s="15"/>
       <c r="B256" s="16" t="s">
-        <v>768</v>
+        <v>759</v>
       </c>
       <c r="C256" s="13" t="s">
-        <v>769</v>
+        <v>760</v>
       </c>
       <c r="D256" s="12" t="s">
         <v>1</v>
       </c>
       <c r="E256" s="17" t="str">
-        <f t="shared" ref="E256:E260" si="30">B256&amp;"_"&amp;D256</f>
-        <v>ULE10_01</v>
+        <f t="shared" si="31"/>
+        <v>ULD40_01</v>
       </c>
       <c r="F256" s="13" t="s">
         <v>514</v>
       </c>
     </row>
     <row r="257" spans="1:6" x14ac:dyDescent="0.5">
       <c r="A257" s="15"/>
       <c r="B257" s="16" t="s">
-        <v>770</v>
+        <v>761</v>
       </c>
       <c r="C257" s="13" t="s">
-        <v>771</v>
+        <v>762</v>
       </c>
       <c r="D257" s="12" t="s">
         <v>1</v>
       </c>
       <c r="E257" s="17" t="str">
-        <f t="shared" si="30"/>
-        <v>ULE20_01</v>
+        <f t="shared" si="31"/>
+        <v>ULD60_01</v>
       </c>
       <c r="F257" s="13" t="s">
         <v>514</v>
       </c>
     </row>
     <row r="258" spans="1:6" x14ac:dyDescent="0.5">
       <c r="A258" s="15"/>
       <c r="B258" s="16" t="s">
-        <v>772</v>
+        <v>763</v>
       </c>
       <c r="C258" s="13" t="s">
-        <v>773</v>
+        <v>764</v>
       </c>
       <c r="D258" s="12" t="s">
         <v>1</v>
       </c>
       <c r="E258" s="17" t="str">
-        <f t="shared" si="30"/>
-        <v>ULE30_01</v>
+        <f t="shared" si="31"/>
+        <v>ULD80_01</v>
       </c>
       <c r="F258" s="13" t="s">
         <v>514</v>
       </c>
     </row>
     <row r="259" spans="1:6" x14ac:dyDescent="0.5">
-      <c r="A259" s="15"/>
-[...14 lines deleted...]
-        <v>514</v>
+      <c r="A259" s="6" t="s">
+        <v>765</v>
+      </c>
+      <c r="B259" s="7"/>
+      <c r="C259" s="8" t="s">
+        <v>766</v>
+      </c>
+      <c r="D259" s="9"/>
+      <c r="E259" s="9"/>
+      <c r="F259" s="8" t="s">
+        <v>767</v>
       </c>
     </row>
     <row r="260" spans="1:6" x14ac:dyDescent="0.5">
       <c r="A260" s="15"/>
       <c r="B260" s="16" t="s">
-        <v>776</v>
+        <v>768</v>
       </c>
       <c r="C260" s="13" t="s">
-        <v>777</v>
+        <v>769</v>
       </c>
       <c r="D260" s="12" t="s">
         <v>1</v>
       </c>
       <c r="E260" s="17" t="str">
-        <f t="shared" si="30"/>
-        <v>ULE80_01</v>
+        <f t="shared" ref="E260:E264" si="32">B260&amp;"_"&amp;D260</f>
+        <v>ULE10_01</v>
       </c>
       <c r="F260" s="13" t="s">
         <v>514</v>
       </c>
     </row>
     <row r="261" spans="1:6" x14ac:dyDescent="0.5">
-      <c r="A261" s="6" t="s">
-[...9 lines deleted...]
-        <v>780</v>
+      <c r="A261" s="15"/>
+      <c r="B261" s="16" t="s">
+        <v>770</v>
+      </c>
+      <c r="C261" s="13" t="s">
+        <v>771</v>
+      </c>
+      <c r="D261" s="12" t="s">
+        <v>1</v>
+      </c>
+      <c r="E261" s="17" t="str">
+        <f t="shared" si="32"/>
+        <v>ULE20_01</v>
+      </c>
+      <c r="F261" s="13" t="s">
+        <v>514</v>
       </c>
     </row>
     <row r="262" spans="1:6" x14ac:dyDescent="0.5">
       <c r="A262" s="15"/>
       <c r="B262" s="16" t="s">
-        <v>781</v>
+        <v>772</v>
       </c>
       <c r="C262" s="13" t="s">
-        <v>782</v>
+        <v>773</v>
       </c>
       <c r="D262" s="12" t="s">
         <v>1</v>
       </c>
       <c r="E262" s="17" t="str">
-        <f t="shared" ref="E262:E269" si="31">B262&amp;"_"&amp;D262</f>
-        <v>ULF10_01</v>
+        <f t="shared" si="32"/>
+        <v>ULE30_01</v>
       </c>
       <c r="F262" s="13" t="s">
         <v>514</v>
       </c>
     </row>
     <row r="263" spans="1:6" x14ac:dyDescent="0.5">
       <c r="A263" s="15"/>
       <c r="B263" s="16" t="s">
-        <v>783</v>
+        <v>774</v>
       </c>
       <c r="C263" s="13" t="s">
-        <v>784</v>
+        <v>775</v>
       </c>
       <c r="D263" s="12" t="s">
         <v>1</v>
       </c>
       <c r="E263" s="17" t="str">
-        <f t="shared" si="31"/>
-        <v>ULF20_01</v>
+        <f t="shared" si="32"/>
+        <v>ULE40_01</v>
       </c>
       <c r="F263" s="13" t="s">
         <v>514</v>
       </c>
     </row>
     <row r="264" spans="1:6" x14ac:dyDescent="0.5">
       <c r="A264" s="15"/>
       <c r="B264" s="16" t="s">
-        <v>785</v>
+        <v>776</v>
       </c>
       <c r="C264" s="13" t="s">
-        <v>786</v>
+        <v>777</v>
       </c>
       <c r="D264" s="12" t="s">
         <v>1</v>
       </c>
       <c r="E264" s="17" t="str">
-        <f t="shared" si="31"/>
-        <v>ULF30_01</v>
+        <f t="shared" si="32"/>
+        <v>ULE80_01</v>
       </c>
       <c r="F264" s="13" t="s">
         <v>514</v>
       </c>
     </row>
     <row r="265" spans="1:6" x14ac:dyDescent="0.5">
-      <c r="A265" s="15"/>
-[...14 lines deleted...]
-        <v>514</v>
+      <c r="A265" s="6" t="s">
+        <v>778</v>
+      </c>
+      <c r="B265" s="7"/>
+      <c r="C265" s="8" t="s">
+        <v>779</v>
+      </c>
+      <c r="D265" s="9"/>
+      <c r="E265" s="9"/>
+      <c r="F265" s="8" t="s">
+        <v>780</v>
       </c>
     </row>
     <row r="266" spans="1:6" x14ac:dyDescent="0.5">
       <c r="A266" s="15"/>
       <c r="B266" s="16" t="s">
-        <v>789</v>
+        <v>781</v>
       </c>
       <c r="C266" s="13" t="s">
-        <v>790</v>
+        <v>782</v>
       </c>
       <c r="D266" s="12" t="s">
         <v>1</v>
       </c>
       <c r="E266" s="17" t="str">
-        <f t="shared" si="31"/>
-        <v>ULF50_01</v>
+        <f t="shared" ref="E266:E273" si="33">B266&amp;"_"&amp;D266</f>
+        <v>ULF10_01</v>
       </c>
       <c r="F266" s="13" t="s">
         <v>514</v>
       </c>
     </row>
     <row r="267" spans="1:6" x14ac:dyDescent="0.5">
       <c r="A267" s="15"/>
       <c r="B267" s="16" t="s">
-        <v>791</v>
+        <v>783</v>
       </c>
       <c r="C267" s="13" t="s">
-        <v>792</v>
+        <v>784</v>
       </c>
       <c r="D267" s="12" t="s">
         <v>1</v>
       </c>
       <c r="E267" s="17" t="str">
-        <f t="shared" si="31"/>
-        <v>ULF60_01</v>
+        <f t="shared" si="33"/>
+        <v>ULF20_01</v>
       </c>
       <c r="F267" s="13" t="s">
         <v>514</v>
       </c>
     </row>
     <row r="268" spans="1:6" x14ac:dyDescent="0.5">
       <c r="A268" s="15"/>
       <c r="B268" s="16" t="s">
-        <v>793</v>
+        <v>785</v>
       </c>
       <c r="C268" s="13" t="s">
-        <v>794</v>
+        <v>786</v>
       </c>
       <c r="D268" s="12" t="s">
         <v>1</v>
       </c>
       <c r="E268" s="17" t="str">
-        <f t="shared" si="31"/>
-        <v>ULF70_01</v>
+        <f t="shared" si="33"/>
+        <v>ULF30_01</v>
       </c>
       <c r="F268" s="13" t="s">
         <v>514</v>
       </c>
     </row>
     <row r="269" spans="1:6" x14ac:dyDescent="0.5">
       <c r="A269" s="15"/>
       <c r="B269" s="16" t="s">
-        <v>795</v>
+        <v>787</v>
       </c>
       <c r="C269" s="13" t="s">
-        <v>796</v>
+        <v>788</v>
       </c>
       <c r="D269" s="12" t="s">
         <v>1</v>
       </c>
       <c r="E269" s="17" t="str">
-        <f t="shared" si="31"/>
-        <v>ULF80_01</v>
+        <f t="shared" si="33"/>
+        <v>ULF40_01</v>
       </c>
       <c r="F269" s="13" t="s">
         <v>514</v>
       </c>
     </row>
     <row r="270" spans="1:6" x14ac:dyDescent="0.5">
-      <c r="A270" s="6" t="s">
-[...9 lines deleted...]
-        <v>799</v>
+      <c r="A270" s="15"/>
+      <c r="B270" s="16" t="s">
+        <v>789</v>
+      </c>
+      <c r="C270" s="13" t="s">
+        <v>790</v>
+      </c>
+      <c r="D270" s="12" t="s">
+        <v>1</v>
+      </c>
+      <c r="E270" s="17" t="str">
+        <f t="shared" si="33"/>
+        <v>ULF50_01</v>
+      </c>
+      <c r="F270" s="13" t="s">
+        <v>514</v>
       </c>
     </row>
     <row r="271" spans="1:6" x14ac:dyDescent="0.5">
       <c r="A271" s="15"/>
       <c r="B271" s="16" t="s">
-        <v>800</v>
+        <v>791</v>
       </c>
       <c r="C271" s="13" t="s">
-        <v>801</v>
+        <v>792</v>
       </c>
       <c r="D271" s="12" t="s">
         <v>1</v>
       </c>
       <c r="E271" s="17" t="str">
-        <f t="shared" ref="E271:E277" si="32">B271&amp;"_"&amp;D271</f>
-        <v>ULG10_01</v>
+        <f t="shared" si="33"/>
+        <v>ULF60_01</v>
       </c>
       <c r="F271" s="13" t="s">
         <v>514</v>
       </c>
     </row>
     <row r="272" spans="1:6" x14ac:dyDescent="0.5">
       <c r="A272" s="15"/>
       <c r="B272" s="16" t="s">
-        <v>802</v>
+        <v>793</v>
       </c>
       <c r="C272" s="13" t="s">
-        <v>803</v>
+        <v>794</v>
       </c>
       <c r="D272" s="12" t="s">
         <v>1</v>
       </c>
       <c r="E272" s="17" t="str">
-        <f t="shared" si="32"/>
-        <v>ULG20_01</v>
+        <f t="shared" si="33"/>
+        <v>ULF70_01</v>
       </c>
       <c r="F272" s="13" t="s">
         <v>514</v>
       </c>
     </row>
     <row r="273" spans="1:6" x14ac:dyDescent="0.5">
       <c r="A273" s="15"/>
       <c r="B273" s="16" t="s">
-        <v>804</v>
+        <v>795</v>
       </c>
       <c r="C273" s="13" t="s">
-        <v>805</v>
+        <v>796</v>
       </c>
       <c r="D273" s="12" t="s">
         <v>1</v>
       </c>
       <c r="E273" s="17" t="str">
-        <f t="shared" si="32"/>
-        <v>ULG30_01</v>
+        <f t="shared" si="33"/>
+        <v>ULF80_01</v>
       </c>
       <c r="F273" s="13" t="s">
         <v>514</v>
       </c>
     </row>
     <row r="274" spans="1:6" x14ac:dyDescent="0.5">
-      <c r="A274" s="15"/>
-[...14 lines deleted...]
-        <v>514</v>
+      <c r="A274" s="6" t="s">
+        <v>797</v>
+      </c>
+      <c r="B274" s="7"/>
+      <c r="C274" s="8" t="s">
+        <v>798</v>
+      </c>
+      <c r="D274" s="9"/>
+      <c r="E274" s="9"/>
+      <c r="F274" s="8" t="s">
+        <v>799</v>
       </c>
     </row>
     <row r="275" spans="1:6" x14ac:dyDescent="0.5">
       <c r="A275" s="15"/>
       <c r="B275" s="16" t="s">
-        <v>808</v>
+        <v>800</v>
       </c>
       <c r="C275" s="13" t="s">
-        <v>809</v>
+        <v>801</v>
       </c>
       <c r="D275" s="12" t="s">
         <v>1</v>
       </c>
       <c r="E275" s="17" t="str">
-        <f t="shared" si="32"/>
-        <v>ULG50_01</v>
+        <f t="shared" ref="E275:E281" si="34">B275&amp;"_"&amp;D275</f>
+        <v>ULG10_01</v>
       </c>
       <c r="F275" s="13" t="s">
         <v>514</v>
       </c>
     </row>
     <row r="276" spans="1:6" x14ac:dyDescent="0.5">
       <c r="A276" s="15"/>
       <c r="B276" s="16" t="s">
-        <v>810</v>
+        <v>802</v>
       </c>
       <c r="C276" s="13" t="s">
-        <v>811</v>
+        <v>803</v>
       </c>
       <c r="D276" s="12" t="s">
         <v>1</v>
       </c>
       <c r="E276" s="17" t="str">
-        <f t="shared" si="32"/>
-        <v>ULG60_01</v>
+        <f t="shared" si="34"/>
+        <v>ULG20_01</v>
       </c>
       <c r="F276" s="13" t="s">
         <v>514</v>
       </c>
     </row>
     <row r="277" spans="1:6" x14ac:dyDescent="0.5">
       <c r="A277" s="15"/>
       <c r="B277" s="16" t="s">
-        <v>812</v>
+        <v>804</v>
       </c>
       <c r="C277" s="13" t="s">
-        <v>813</v>
+        <v>805</v>
       </c>
       <c r="D277" s="12" t="s">
         <v>1</v>
       </c>
       <c r="E277" s="17" t="str">
-        <f t="shared" si="32"/>
-        <v>ULG70_01</v>
+        <f t="shared" si="34"/>
+        <v>ULG30_01</v>
       </c>
       <c r="F277" s="13" t="s">
         <v>514</v>
       </c>
     </row>
     <row r="278" spans="1:6" x14ac:dyDescent="0.5">
-      <c r="A278" s="6" t="s">
-[...9 lines deleted...]
-        <v>816</v>
+      <c r="A278" s="15"/>
+      <c r="B278" s="16" t="s">
+        <v>806</v>
+      </c>
+      <c r="C278" s="13" t="s">
+        <v>807</v>
+      </c>
+      <c r="D278" s="12" t="s">
+        <v>1</v>
+      </c>
+      <c r="E278" s="17" t="str">
+        <f t="shared" si="34"/>
+        <v>ULG40_01</v>
+      </c>
+      <c r="F278" s="13" t="s">
+        <v>514</v>
       </c>
     </row>
     <row r="279" spans="1:6" x14ac:dyDescent="0.5">
       <c r="A279" s="15"/>
       <c r="B279" s="16" t="s">
-        <v>817</v>
+        <v>808</v>
       </c>
       <c r="C279" s="13" t="s">
-        <v>818</v>
+        <v>809</v>
       </c>
       <c r="D279" s="12" t="s">
         <v>1</v>
       </c>
       <c r="E279" s="17" t="str">
-        <f t="shared" ref="E279:E281" si="33">B279&amp;"_"&amp;D279</f>
-        <v>ULH10_01</v>
+        <f t="shared" si="34"/>
+        <v>ULG50_01</v>
       </c>
       <c r="F279" s="13" t="s">
         <v>514</v>
       </c>
     </row>
     <row r="280" spans="1:6" x14ac:dyDescent="0.5">
       <c r="A280" s="15"/>
       <c r="B280" s="16" t="s">
-        <v>819</v>
+        <v>810</v>
       </c>
       <c r="C280" s="13" t="s">
-        <v>820</v>
+        <v>811</v>
       </c>
       <c r="D280" s="12" t="s">
         <v>1</v>
       </c>
       <c r="E280" s="17" t="str">
-        <f t="shared" si="33"/>
-        <v>ULH20_01</v>
+        <f t="shared" si="34"/>
+        <v>ULG60_01</v>
       </c>
       <c r="F280" s="13" t="s">
         <v>514</v>
       </c>
     </row>
     <row r="281" spans="1:6" x14ac:dyDescent="0.5">
       <c r="A281" s="15"/>
       <c r="B281" s="16" t="s">
-        <v>821</v>
+        <v>812</v>
       </c>
       <c r="C281" s="13" t="s">
-        <v>822</v>
+        <v>813</v>
       </c>
       <c r="D281" s="12" t="s">
         <v>1</v>
       </c>
       <c r="E281" s="17" t="str">
-        <f t="shared" si="33"/>
-        <v>ULH30_01</v>
+        <f t="shared" si="34"/>
+        <v>ULG70_01</v>
       </c>
       <c r="F281" s="13" t="s">
         <v>514</v>
       </c>
     </row>
     <row r="282" spans="1:6" x14ac:dyDescent="0.5">
       <c r="A282" s="6" t="s">
-        <v>823</v>
+        <v>814</v>
       </c>
       <c r="B282" s="7"/>
       <c r="C282" s="8" t="s">
-        <v>824</v>
+        <v>815</v>
       </c>
       <c r="D282" s="9"/>
       <c r="E282" s="9"/>
       <c r="F282" s="8" t="s">
-        <v>825</v>
+        <v>816</v>
       </c>
     </row>
     <row r="283" spans="1:6" x14ac:dyDescent="0.5">
       <c r="A283" s="15"/>
       <c r="B283" s="16" t="s">
-        <v>826</v>
+        <v>817</v>
       </c>
       <c r="C283" s="13" t="s">
-        <v>827</v>
+        <v>818</v>
       </c>
       <c r="D283" s="12" t="s">
         <v>1</v>
       </c>
       <c r="E283" s="17" t="str">
-        <f t="shared" ref="E283:E286" si="34">B283&amp;"_"&amp;D283</f>
-        <v>ULJ10_01</v>
+        <f t="shared" ref="E283:E285" si="35">B283&amp;"_"&amp;D283</f>
+        <v>ULH10_01</v>
       </c>
       <c r="F283" s="13" t="s">
         <v>514</v>
       </c>
     </row>
     <row r="284" spans="1:6" x14ac:dyDescent="0.5">
       <c r="A284" s="15"/>
       <c r="B284" s="16" t="s">
-        <v>828</v>
+        <v>819</v>
       </c>
       <c r="C284" s="13" t="s">
-        <v>829</v>
+        <v>820</v>
       </c>
       <c r="D284" s="12" t="s">
         <v>1</v>
       </c>
       <c r="E284" s="17" t="str">
-        <f t="shared" si="34"/>
-        <v>ULJ20_01</v>
+        <f t="shared" si="35"/>
+        <v>ULH20_01</v>
       </c>
       <c r="F284" s="13" t="s">
         <v>514</v>
       </c>
     </row>
     <row r="285" spans="1:6" x14ac:dyDescent="0.5">
       <c r="A285" s="15"/>
       <c r="B285" s="16" t="s">
-        <v>830</v>
+        <v>821</v>
       </c>
       <c r="C285" s="13" t="s">
-        <v>831</v>
+        <v>822</v>
       </c>
       <c r="D285" s="12" t="s">
         <v>1</v>
       </c>
       <c r="E285" s="17" t="str">
-        <f t="shared" si="34"/>
-        <v>ULJ30_01</v>
+        <f t="shared" si="35"/>
+        <v>ULH30_01</v>
       </c>
       <c r="F285" s="13" t="s">
         <v>514</v>
       </c>
     </row>
     <row r="286" spans="1:6" x14ac:dyDescent="0.5">
-      <c r="A286" s="15"/>
-[...14 lines deleted...]
-        <v>514</v>
+      <c r="A286" s="6" t="s">
+        <v>823</v>
+      </c>
+      <c r="B286" s="7"/>
+      <c r="C286" s="8" t="s">
+        <v>824</v>
+      </c>
+      <c r="D286" s="9"/>
+      <c r="E286" s="9"/>
+      <c r="F286" s="8" t="s">
+        <v>825</v>
       </c>
     </row>
     <row r="287" spans="1:6" x14ac:dyDescent="0.5">
-      <c r="A287" s="6" t="s">
-[...9 lines deleted...]
-        <v>838</v>
+      <c r="A287" s="15"/>
+      <c r="B287" s="16" t="s">
+        <v>826</v>
+      </c>
+      <c r="C287" s="13" t="s">
+        <v>827</v>
+      </c>
+      <c r="D287" s="12" t="s">
+        <v>1</v>
+      </c>
+      <c r="E287" s="17" t="str">
+        <f t="shared" ref="E287:E290" si="36">B287&amp;"_"&amp;D287</f>
+        <v>ULJ10_01</v>
+      </c>
+      <c r="F287" s="13" t="s">
+        <v>514</v>
       </c>
     </row>
     <row r="288" spans="1:6" x14ac:dyDescent="0.5">
       <c r="A288" s="15"/>
-      <c r="B288" s="27" t="s">
-        <v>836</v>
+      <c r="B288" s="16" t="s">
+        <v>828</v>
       </c>
       <c r="C288" s="13" t="s">
-        <v>837</v>
+        <v>829</v>
       </c>
       <c r="D288" s="12" t="s">
         <v>1</v>
       </c>
       <c r="E288" s="17" t="str">
-        <f t="shared" ref="E288:E294" si="35">B288&amp;"_"&amp;D288</f>
-        <v>ULK10_01</v>
+        <f t="shared" si="36"/>
+        <v>ULJ20_01</v>
       </c>
       <c r="F288" s="13" t="s">
         <v>514</v>
       </c>
     </row>
     <row r="289" spans="1:6" x14ac:dyDescent="0.5">
       <c r="A289" s="15"/>
       <c r="B289" s="16" t="s">
-        <v>839</v>
+        <v>830</v>
       </c>
       <c r="C289" s="13" t="s">
-        <v>840</v>
+        <v>831</v>
       </c>
       <c r="D289" s="12" t="s">
         <v>1</v>
       </c>
       <c r="E289" s="17" t="str">
-        <f t="shared" si="35"/>
-        <v>ULK20_01</v>
+        <f t="shared" si="36"/>
+        <v>ULJ30_01</v>
       </c>
       <c r="F289" s="13" t="s">
         <v>514</v>
       </c>
     </row>
     <row r="290" spans="1:6" x14ac:dyDescent="0.5">
       <c r="A290" s="15"/>
       <c r="B290" s="16" t="s">
-        <v>841</v>
+        <v>832</v>
       </c>
       <c r="C290" s="13" t="s">
-        <v>842</v>
+        <v>833</v>
       </c>
       <c r="D290" s="12" t="s">
         <v>1</v>
       </c>
       <c r="E290" s="17" t="str">
-        <f t="shared" si="35"/>
-        <v>ULK30_01</v>
+        <f t="shared" si="36"/>
+        <v>ULJ80_01</v>
       </c>
       <c r="F290" s="13" t="s">
         <v>514</v>
       </c>
     </row>
     <row r="291" spans="1:6" x14ac:dyDescent="0.5">
-      <c r="A291" s="15"/>
-[...14 lines deleted...]
-        <v>514</v>
+      <c r="A291" s="6" t="s">
+        <v>834</v>
+      </c>
+      <c r="B291" s="7"/>
+      <c r="C291" s="8" t="s">
+        <v>835</v>
+      </c>
+      <c r="D291" s="9"/>
+      <c r="E291" s="9"/>
+      <c r="F291" s="8" t="s">
+        <v>838</v>
       </c>
     </row>
     <row r="292" spans="1:6" x14ac:dyDescent="0.5">
       <c r="A292" s="15"/>
-      <c r="B292" s="16" t="s">
-        <v>845</v>
+      <c r="B292" s="27" t="s">
+        <v>836</v>
       </c>
       <c r="C292" s="13" t="s">
-        <v>846</v>
+        <v>837</v>
       </c>
       <c r="D292" s="12" t="s">
         <v>1</v>
       </c>
       <c r="E292" s="17" t="str">
-        <f t="shared" si="35"/>
-        <v>ULK50_01</v>
+        <f t="shared" ref="E292:E298" si="37">B292&amp;"_"&amp;D292</f>
+        <v>ULK10_01</v>
       </c>
       <c r="F292" s="13" t="s">
         <v>514</v>
       </c>
     </row>
     <row r="293" spans="1:6" x14ac:dyDescent="0.5">
       <c r="A293" s="15"/>
       <c r="B293" s="16" t="s">
-        <v>847</v>
+        <v>839</v>
       </c>
       <c r="C293" s="13" t="s">
-        <v>848</v>
+        <v>840</v>
       </c>
       <c r="D293" s="12" t="s">
         <v>1</v>
       </c>
       <c r="E293" s="17" t="str">
-        <f t="shared" si="35"/>
-        <v>ULK60_01</v>
+        <f t="shared" si="37"/>
+        <v>ULK20_01</v>
       </c>
       <c r="F293" s="13" t="s">
         <v>514</v>
       </c>
     </row>
     <row r="294" spans="1:6" x14ac:dyDescent="0.5">
       <c r="A294" s="15"/>
       <c r="B294" s="16" t="s">
-        <v>849</v>
+        <v>841</v>
       </c>
       <c r="C294" s="13" t="s">
-        <v>850</v>
+        <v>842</v>
       </c>
       <c r="D294" s="12" t="s">
         <v>1</v>
       </c>
       <c r="E294" s="17" t="str">
-        <f t="shared" si="35"/>
-        <v>ULK80_01</v>
+        <f t="shared" si="37"/>
+        <v>ULK30_01</v>
       </c>
       <c r="F294" s="13" t="s">
         <v>514</v>
       </c>
     </row>
     <row r="295" spans="1:6" x14ac:dyDescent="0.5">
-      <c r="A295" s="6" t="s">
-[...9 lines deleted...]
-        <v>853</v>
+      <c r="A295" s="15"/>
+      <c r="B295" s="16" t="s">
+        <v>843</v>
+      </c>
+      <c r="C295" s="13" t="s">
+        <v>844</v>
+      </c>
+      <c r="D295" s="12" t="s">
+        <v>1</v>
+      </c>
+      <c r="E295" s="17" t="str">
+        <f t="shared" si="37"/>
+        <v>ULK40_01</v>
+      </c>
+      <c r="F295" s="13" t="s">
+        <v>514</v>
       </c>
     </row>
     <row r="296" spans="1:6" x14ac:dyDescent="0.5">
       <c r="A296" s="15"/>
       <c r="B296" s="16" t="s">
-        <v>854</v>
+        <v>845</v>
       </c>
       <c r="C296" s="13" t="s">
-        <v>855</v>
+        <v>846</v>
       </c>
       <c r="D296" s="12" t="s">
         <v>1</v>
       </c>
       <c r="E296" s="17" t="str">
-        <f t="shared" ref="E296:E300" si="36">B296&amp;"_"&amp;D296</f>
-        <v>ULL10_01</v>
+        <f t="shared" si="37"/>
+        <v>ULK50_01</v>
       </c>
       <c r="F296" s="13" t="s">
         <v>514</v>
       </c>
     </row>
     <row r="297" spans="1:6" x14ac:dyDescent="0.5">
       <c r="A297" s="15"/>
       <c r="B297" s="16" t="s">
-        <v>856</v>
+        <v>847</v>
       </c>
       <c r="C297" s="13" t="s">
-        <v>857</v>
+        <v>848</v>
       </c>
       <c r="D297" s="12" t="s">
         <v>1</v>
       </c>
       <c r="E297" s="17" t="str">
-        <f t="shared" si="36"/>
-        <v>ULL20_01</v>
+        <f t="shared" si="37"/>
+        <v>ULK60_01</v>
       </c>
       <c r="F297" s="13" t="s">
         <v>514</v>
       </c>
     </row>
     <row r="298" spans="1:6" x14ac:dyDescent="0.5">
       <c r="A298" s="15"/>
       <c r="B298" s="16" t="s">
-        <v>858</v>
+        <v>849</v>
       </c>
       <c r="C298" s="13" t="s">
-        <v>859</v>
+        <v>850</v>
       </c>
       <c r="D298" s="12" t="s">
         <v>1</v>
       </c>
       <c r="E298" s="17" t="str">
-        <f t="shared" si="36"/>
-        <v>ULL30_01</v>
+        <f t="shared" si="37"/>
+        <v>ULK80_01</v>
       </c>
       <c r="F298" s="13" t="s">
         <v>514</v>
       </c>
     </row>
     <row r="299" spans="1:6" x14ac:dyDescent="0.5">
-      <c r="A299" s="15"/>
-[...14 lines deleted...]
-        <v>514</v>
+      <c r="A299" s="6" t="s">
+        <v>851</v>
+      </c>
+      <c r="B299" s="7"/>
+      <c r="C299" s="8" t="s">
+        <v>852</v>
+      </c>
+      <c r="D299" s="9"/>
+      <c r="E299" s="9"/>
+      <c r="F299" s="8" t="s">
+        <v>853</v>
       </c>
     </row>
     <row r="300" spans="1:6" x14ac:dyDescent="0.5">
       <c r="A300" s="15"/>
       <c r="B300" s="16" t="s">
-        <v>862</v>
+        <v>854</v>
       </c>
       <c r="C300" s="13" t="s">
-        <v>863</v>
+        <v>855</v>
       </c>
       <c r="D300" s="12" t="s">
         <v>1</v>
       </c>
       <c r="E300" s="17" t="str">
-        <f t="shared" si="36"/>
-        <v>ULL50_01</v>
+        <f t="shared" ref="E300:E304" si="38">B300&amp;"_"&amp;D300</f>
+        <v>ULL10_01</v>
       </c>
       <c r="F300" s="13" t="s">
         <v>514</v>
       </c>
     </row>
     <row r="301" spans="1:6" x14ac:dyDescent="0.5">
-      <c r="A301" s="6" t="s">
-[...9 lines deleted...]
-        <v>881</v>
+      <c r="A301" s="15"/>
+      <c r="B301" s="16" t="s">
+        <v>856</v>
+      </c>
+      <c r="C301" s="13" t="s">
+        <v>857</v>
+      </c>
+      <c r="D301" s="12" t="s">
+        <v>1</v>
+      </c>
+      <c r="E301" s="17" t="str">
+        <f t="shared" si="38"/>
+        <v>ULL20_01</v>
+      </c>
+      <c r="F301" s="13" t="s">
+        <v>514</v>
       </c>
     </row>
     <row r="302" spans="1:6" x14ac:dyDescent="0.5">
       <c r="A302" s="15"/>
       <c r="B302" s="16" t="s">
-        <v>866</v>
+        <v>858</v>
       </c>
       <c r="C302" s="13" t="s">
-        <v>867</v>
+        <v>859</v>
       </c>
       <c r="D302" s="12" t="s">
         <v>1</v>
       </c>
       <c r="E302" s="17" t="str">
-        <f t="shared" ref="E302:E309" si="37">B302&amp;"_"&amp;D302</f>
-        <v>ULM10_01</v>
+        <f t="shared" si="38"/>
+        <v>ULL30_01</v>
       </c>
       <c r="F302" s="13" t="s">
         <v>514</v>
       </c>
     </row>
     <row r="303" spans="1:6" x14ac:dyDescent="0.5">
       <c r="A303" s="15"/>
       <c r="B303" s="16" t="s">
-        <v>868</v>
+        <v>860</v>
       </c>
       <c r="C303" s="13" t="s">
-        <v>869</v>
+        <v>861</v>
       </c>
       <c r="D303" s="12" t="s">
         <v>1</v>
       </c>
       <c r="E303" s="17" t="str">
-        <f t="shared" si="37"/>
-        <v>ULM20_01</v>
+        <f t="shared" si="38"/>
+        <v>ULL40_01</v>
       </c>
       <c r="F303" s="13" t="s">
         <v>514</v>
       </c>
     </row>
     <row r="304" spans="1:6" x14ac:dyDescent="0.5">
       <c r="A304" s="15"/>
       <c r="B304" s="16" t="s">
-        <v>870</v>
+        <v>862</v>
       </c>
       <c r="C304" s="13" t="s">
-        <v>871</v>
+        <v>863</v>
       </c>
       <c r="D304" s="12" t="s">
         <v>1</v>
       </c>
       <c r="E304" s="17" t="str">
-        <f t="shared" si="37"/>
-        <v>ULM30_01</v>
+        <f t="shared" si="38"/>
+        <v>ULL50_01</v>
       </c>
       <c r="F304" s="13" t="s">
         <v>514</v>
       </c>
     </row>
     <row r="305" spans="1:6" x14ac:dyDescent="0.5">
-      <c r="A305" s="15"/>
-[...14 lines deleted...]
-        <v>514</v>
+      <c r="A305" s="6" t="s">
+        <v>864</v>
+      </c>
+      <c r="B305" s="7"/>
+      <c r="C305" s="8" t="s">
+        <v>865</v>
+      </c>
+      <c r="D305" s="9"/>
+      <c r="E305" s="9"/>
+      <c r="F305" s="8" t="s">
+        <v>881</v>
       </c>
     </row>
     <row r="306" spans="1:6" x14ac:dyDescent="0.5">
       <c r="A306" s="15"/>
       <c r="B306" s="16" t="s">
-        <v>874</v>
+        <v>866</v>
       </c>
       <c r="C306" s="13" t="s">
-        <v>846</v>
+        <v>867</v>
       </c>
       <c r="D306" s="12" t="s">
         <v>1</v>
       </c>
       <c r="E306" s="17" t="str">
-        <f t="shared" si="37"/>
-        <v>ULM50_01</v>
+        <f t="shared" ref="E306:E313" si="39">B306&amp;"_"&amp;D306</f>
+        <v>ULM10_01</v>
       </c>
       <c r="F306" s="13" t="s">
         <v>514</v>
       </c>
     </row>
     <row r="307" spans="1:6" x14ac:dyDescent="0.5">
       <c r="A307" s="15"/>
       <c r="B307" s="16" t="s">
-        <v>875</v>
+        <v>868</v>
       </c>
       <c r="C307" s="13" t="s">
-        <v>876</v>
+        <v>869</v>
       </c>
       <c r="D307" s="12" t="s">
         <v>1</v>
       </c>
       <c r="E307" s="17" t="str">
-        <f t="shared" si="37"/>
-        <v>ULM60_01</v>
+        <f t="shared" si="39"/>
+        <v>ULM20_01</v>
       </c>
       <c r="F307" s="13" t="s">
         <v>514</v>
       </c>
     </row>
     <row r="308" spans="1:6" x14ac:dyDescent="0.5">
       <c r="A308" s="15"/>
       <c r="B308" s="16" t="s">
-        <v>877</v>
+        <v>870</v>
       </c>
       <c r="C308" s="13" t="s">
-        <v>878</v>
+        <v>871</v>
       </c>
       <c r="D308" s="12" t="s">
         <v>1</v>
       </c>
       <c r="E308" s="17" t="str">
-        <f t="shared" si="37"/>
-        <v>ULM70_01</v>
+        <f t="shared" si="39"/>
+        <v>ULM30_01</v>
       </c>
       <c r="F308" s="13" t="s">
         <v>514</v>
       </c>
     </row>
     <row r="309" spans="1:6" x14ac:dyDescent="0.5">
       <c r="A309" s="15"/>
       <c r="B309" s="16" t="s">
-        <v>879</v>
+        <v>872</v>
       </c>
       <c r="C309" s="13" t="s">
-        <v>880</v>
+        <v>873</v>
       </c>
       <c r="D309" s="12" t="s">
         <v>1</v>
       </c>
       <c r="E309" s="17" t="str">
-        <f t="shared" si="37"/>
-        <v>ULM80_01</v>
+        <f t="shared" si="39"/>
+        <v>ULM40_01</v>
       </c>
       <c r="F309" s="13" t="s">
         <v>514</v>
       </c>
     </row>
     <row r="310" spans="1:6" x14ac:dyDescent="0.5">
-      <c r="A310" s="6" t="s">
-[...9 lines deleted...]
-        <v>884</v>
+      <c r="A310" s="15"/>
+      <c r="B310" s="16" t="s">
+        <v>874</v>
+      </c>
+      <c r="C310" s="13" t="s">
+        <v>846</v>
+      </c>
+      <c r="D310" s="12" t="s">
+        <v>1</v>
+      </c>
+      <c r="E310" s="17" t="str">
+        <f t="shared" si="39"/>
+        <v>ULM50_01</v>
+      </c>
+      <c r="F310" s="13" t="s">
+        <v>514</v>
       </c>
     </row>
     <row r="311" spans="1:6" x14ac:dyDescent="0.5">
       <c r="A311" s="15"/>
       <c r="B311" s="16" t="s">
-        <v>885</v>
+        <v>875</v>
       </c>
       <c r="C311" s="13" t="s">
-        <v>886</v>
+        <v>876</v>
       </c>
       <c r="D311" s="12" t="s">
         <v>1</v>
       </c>
       <c r="E311" s="17" t="str">
-        <f t="shared" ref="E311:E315" si="38">B311&amp;"_"&amp;D311</f>
-        <v>ULN10_01</v>
+        <f t="shared" si="39"/>
+        <v>ULM60_01</v>
       </c>
       <c r="F311" s="13" t="s">
         <v>514</v>
       </c>
     </row>
     <row r="312" spans="1:6" x14ac:dyDescent="0.5">
       <c r="A312" s="15"/>
       <c r="B312" s="16" t="s">
-        <v>887</v>
+        <v>877</v>
       </c>
       <c r="C312" s="13" t="s">
-        <v>888</v>
+        <v>878</v>
       </c>
       <c r="D312" s="12" t="s">
         <v>1</v>
       </c>
       <c r="E312" s="17" t="str">
-        <f t="shared" si="38"/>
-        <v>ULN20_01</v>
+        <f t="shared" si="39"/>
+        <v>ULM70_01</v>
       </c>
       <c r="F312" s="13" t="s">
         <v>514</v>
       </c>
     </row>
     <row r="313" spans="1:6" x14ac:dyDescent="0.5">
       <c r="A313" s="15"/>
       <c r="B313" s="16" t="s">
-        <v>889</v>
+        <v>879</v>
       </c>
       <c r="C313" s="13" t="s">
-        <v>890</v>
+        <v>880</v>
       </c>
       <c r="D313" s="12" t="s">
         <v>1</v>
       </c>
       <c r="E313" s="17" t="str">
-        <f t="shared" si="38"/>
-        <v>ULN30_01</v>
+        <f t="shared" si="39"/>
+        <v>ULM80_01</v>
       </c>
       <c r="F313" s="13" t="s">
         <v>514</v>
       </c>
     </row>
     <row r="314" spans="1:6" x14ac:dyDescent="0.5">
-      <c r="A314" s="15"/>
-[...14 lines deleted...]
-        <v>514</v>
+      <c r="A314" s="6" t="s">
+        <v>882</v>
+      </c>
+      <c r="B314" s="7"/>
+      <c r="C314" s="8" t="s">
+        <v>883</v>
+      </c>
+      <c r="D314" s="9"/>
+      <c r="E314" s="9"/>
+      <c r="F314" s="8" t="s">
+        <v>884</v>
       </c>
     </row>
     <row r="315" spans="1:6" x14ac:dyDescent="0.5">
       <c r="A315" s="15"/>
       <c r="B315" s="16" t="s">
-        <v>893</v>
+        <v>885</v>
       </c>
       <c r="C315" s="13" t="s">
-        <v>894</v>
+        <v>886</v>
       </c>
       <c r="D315" s="12" t="s">
         <v>1</v>
       </c>
       <c r="E315" s="17" t="str">
-        <f t="shared" si="38"/>
-        <v>ULN80_01</v>
+        <f t="shared" ref="E315:E319" si="40">B315&amp;"_"&amp;D315</f>
+        <v>ULN10_01</v>
       </c>
       <c r="F315" s="13" t="s">
         <v>514</v>
       </c>
     </row>
     <row r="316" spans="1:6" x14ac:dyDescent="0.5">
-      <c r="A316" s="6" t="s">
-[...9 lines deleted...]
-        <v>896</v>
+      <c r="A316" s="15"/>
+      <c r="B316" s="16" t="s">
+        <v>887</v>
+      </c>
+      <c r="C316" s="13" t="s">
+        <v>888</v>
+      </c>
+      <c r="D316" s="12" t="s">
+        <v>1</v>
+      </c>
+      <c r="E316" s="17" t="str">
+        <f t="shared" si="40"/>
+        <v>ULN20_01</v>
+      </c>
+      <c r="F316" s="13" t="s">
+        <v>514</v>
       </c>
     </row>
     <row r="317" spans="1:6" x14ac:dyDescent="0.5">
       <c r="A317" s="15"/>
       <c r="B317" s="16" t="s">
-        <v>898</v>
+        <v>889</v>
       </c>
       <c r="C317" s="13" t="s">
-        <v>899</v>
+        <v>890</v>
       </c>
       <c r="D317" s="12" t="s">
         <v>1</v>
       </c>
       <c r="E317" s="17" t="str">
-        <f t="shared" ref="E317:E321" si="39">B317&amp;"_"&amp;D317</f>
-        <v>ULP10_01</v>
+        <f t="shared" si="40"/>
+        <v>ULN30_01</v>
       </c>
       <c r="F317" s="13" t="s">
         <v>514</v>
       </c>
     </row>
     <row r="318" spans="1:6" x14ac:dyDescent="0.5">
       <c r="A318" s="15"/>
       <c r="B318" s="16" t="s">
-        <v>900</v>
+        <v>891</v>
       </c>
       <c r="C318" s="13" t="s">
-        <v>901</v>
+        <v>892</v>
       </c>
       <c r="D318" s="12" t="s">
         <v>1</v>
       </c>
       <c r="E318" s="17" t="str">
-        <f t="shared" si="39"/>
-        <v>ULP20_01</v>
+        <f t="shared" si="40"/>
+        <v>ULN40_01</v>
       </c>
       <c r="F318" s="13" t="s">
         <v>514</v>
       </c>
     </row>
     <row r="319" spans="1:6" x14ac:dyDescent="0.5">
       <c r="A319" s="15"/>
       <c r="B319" s="16" t="s">
-        <v>902</v>
+        <v>893</v>
       </c>
       <c r="C319" s="13" t="s">
-        <v>903</v>
+        <v>894</v>
       </c>
       <c r="D319" s="12" t="s">
         <v>1</v>
       </c>
       <c r="E319" s="17" t="str">
-        <f t="shared" si="39"/>
-        <v>ULP30_01</v>
+        <f t="shared" si="40"/>
+        <v>ULN80_01</v>
       </c>
       <c r="F319" s="13" t="s">
         <v>514</v>
       </c>
     </row>
     <row r="320" spans="1:6" x14ac:dyDescent="0.5">
-      <c r="A320" s="15"/>
-[...14 lines deleted...]
-        <v>514</v>
+      <c r="A320" s="6" t="s">
+        <v>895</v>
+      </c>
+      <c r="B320" s="7"/>
+      <c r="C320" s="8" t="s">
+        <v>897</v>
+      </c>
+      <c r="D320" s="9"/>
+      <c r="E320" s="9"/>
+      <c r="F320" s="8" t="s">
+        <v>896</v>
       </c>
     </row>
     <row r="321" spans="1:6" x14ac:dyDescent="0.5">
       <c r="A321" s="15"/>
       <c r="B321" s="16" t="s">
-        <v>906</v>
+        <v>898</v>
       </c>
       <c r="C321" s="13" t="s">
-        <v>907</v>
+        <v>899</v>
       </c>
       <c r="D321" s="12" t="s">
         <v>1</v>
       </c>
       <c r="E321" s="17" t="str">
-        <f t="shared" si="39"/>
-        <v>ULP80_01</v>
+        <f t="shared" ref="E321:E325" si="41">B321&amp;"_"&amp;D321</f>
+        <v>ULP10_01</v>
       </c>
       <c r="F321" s="13" t="s">
         <v>514</v>
       </c>
     </row>
     <row r="322" spans="1:6" x14ac:dyDescent="0.5">
-      <c r="A322" s="6" t="s">
-[...9 lines deleted...]
-        <v>910</v>
+      <c r="A322" s="15"/>
+      <c r="B322" s="16" t="s">
+        <v>900</v>
+      </c>
+      <c r="C322" s="13" t="s">
+        <v>901</v>
+      </c>
+      <c r="D322" s="12" t="s">
+        <v>1</v>
+      </c>
+      <c r="E322" s="17" t="str">
+        <f t="shared" si="41"/>
+        <v>ULP20_01</v>
+      </c>
+      <c r="F322" s="13" t="s">
+        <v>514</v>
       </c>
     </row>
     <row r="323" spans="1:6" x14ac:dyDescent="0.5">
       <c r="A323" s="15"/>
       <c r="B323" s="16" t="s">
-        <v>911</v>
+        <v>902</v>
       </c>
       <c r="C323" s="13" t="s">
-        <v>912</v>
+        <v>903</v>
       </c>
       <c r="D323" s="12" t="s">
         <v>1</v>
       </c>
       <c r="E323" s="17" t="str">
-        <f t="shared" ref="E323" si="40">B323&amp;"_"&amp;D323</f>
-        <v>RQB10_01</v>
+        <f t="shared" si="41"/>
+        <v>ULP30_01</v>
       </c>
       <c r="F323" s="13" t="s">
         <v>514</v>
       </c>
     </row>
     <row r="324" spans="1:6" x14ac:dyDescent="0.5">
-      <c r="A324" s="6" t="s">
-[...9 lines deleted...]
-        <v>915</v>
+      <c r="A324" s="15"/>
+      <c r="B324" s="16" t="s">
+        <v>904</v>
+      </c>
+      <c r="C324" s="13" t="s">
+        <v>905</v>
+      </c>
+      <c r="D324" s="12" t="s">
+        <v>1</v>
+      </c>
+      <c r="E324" s="17" t="str">
+        <f t="shared" si="41"/>
+        <v>ULP40_01</v>
+      </c>
+      <c r="F324" s="13" t="s">
+        <v>514</v>
       </c>
     </row>
     <row r="325" spans="1:6" x14ac:dyDescent="0.5">
       <c r="A325" s="15"/>
       <c r="B325" s="16" t="s">
-        <v>916</v>
+        <v>906</v>
       </c>
       <c r="C325" s="13" t="s">
-        <v>917</v>
+        <v>907</v>
       </c>
       <c r="D325" s="12" t="s">
         <v>1</v>
       </c>
       <c r="E325" s="17" t="str">
-        <f t="shared" ref="E325:E328" si="41">B325&amp;"_"&amp;D325</f>
-        <v>UMH10_01</v>
+        <f t="shared" si="41"/>
+        <v>ULP80_01</v>
       </c>
       <c r="F325" s="13" t="s">
         <v>514</v>
       </c>
     </row>
     <row r="326" spans="1:6" x14ac:dyDescent="0.5">
-      <c r="A326" s="15"/>
-[...14 lines deleted...]
-        <v>514</v>
+      <c r="A326" s="6" t="s">
+        <v>908</v>
+      </c>
+      <c r="B326" s="7"/>
+      <c r="C326" s="8" t="s">
+        <v>909</v>
+      </c>
+      <c r="D326" s="9"/>
+      <c r="E326" s="9"/>
+      <c r="F326" s="8" t="s">
+        <v>910</v>
       </c>
     </row>
     <row r="327" spans="1:6" x14ac:dyDescent="0.5">
       <c r="A327" s="15"/>
       <c r="B327" s="16" t="s">
-        <v>920</v>
+        <v>911</v>
       </c>
       <c r="C327" s="13" t="s">
-        <v>921</v>
+        <v>912</v>
       </c>
       <c r="D327" s="12" t="s">
         <v>1</v>
       </c>
       <c r="E327" s="17" t="str">
-        <f t="shared" si="41"/>
-        <v>UMH30_01</v>
+        <f t="shared" ref="E327" si="42">B327&amp;"_"&amp;D327</f>
+        <v>RQB10_01</v>
       </c>
       <c r="F327" s="13" t="s">
         <v>514</v>
       </c>
     </row>
     <row r="328" spans="1:6" x14ac:dyDescent="0.5">
-      <c r="A328" s="15"/>
-[...14 lines deleted...]
-        <v>514</v>
+      <c r="A328" s="6" t="s">
+        <v>913</v>
+      </c>
+      <c r="B328" s="7"/>
+      <c r="C328" s="8" t="s">
+        <v>914</v>
+      </c>
+      <c r="D328" s="9"/>
+      <c r="E328" s="9"/>
+      <c r="F328" s="8" t="s">
+        <v>915</v>
       </c>
     </row>
     <row r="329" spans="1:6" x14ac:dyDescent="0.5">
-      <c r="A329" s="6" t="s">
-[...9 lines deleted...]
-        <v>926</v>
+      <c r="A329" s="15"/>
+      <c r="B329" s="16" t="s">
+        <v>916</v>
+      </c>
+      <c r="C329" s="13" t="s">
+        <v>917</v>
+      </c>
+      <c r="D329" s="12" t="s">
+        <v>1</v>
+      </c>
+      <c r="E329" s="17" t="str">
+        <f t="shared" ref="E329:E332" si="43">B329&amp;"_"&amp;D329</f>
+        <v>UMH10_01</v>
+      </c>
+      <c r="F329" s="13" t="s">
+        <v>514</v>
       </c>
     </row>
     <row r="330" spans="1:6" x14ac:dyDescent="0.5">
       <c r="A330" s="15"/>
       <c r="B330" s="16" t="s">
-        <v>927</v>
+        <v>918</v>
       </c>
       <c r="C330" s="13" t="s">
-        <v>928</v>
+        <v>919</v>
       </c>
       <c r="D330" s="12" t="s">
         <v>1</v>
       </c>
       <c r="E330" s="17" t="str">
-        <f t="shared" ref="E330:E333" si="42">B330&amp;"_"&amp;D330</f>
-        <v>UPA10_01</v>
+        <f t="shared" si="43"/>
+        <v>UMH20_01</v>
       </c>
       <c r="F330" s="13" t="s">
         <v>514</v>
       </c>
     </row>
     <row r="331" spans="1:6" x14ac:dyDescent="0.5">
       <c r="A331" s="15"/>
       <c r="B331" s="16" t="s">
-        <v>929</v>
+        <v>920</v>
       </c>
       <c r="C331" s="13" t="s">
-        <v>930</v>
+        <v>921</v>
       </c>
       <c r="D331" s="12" t="s">
         <v>1</v>
       </c>
       <c r="E331" s="17" t="str">
-        <f t="shared" si="42"/>
-        <v>UPA11_01</v>
+        <f t="shared" si="43"/>
+        <v>UMH30_01</v>
       </c>
       <c r="F331" s="13" t="s">
         <v>514</v>
       </c>
     </row>
     <row r="332" spans="1:6" x14ac:dyDescent="0.5">
       <c r="A332" s="15"/>
       <c r="B332" s="16" t="s">
-        <v>931</v>
+        <v>922</v>
       </c>
       <c r="C332" s="13" t="s">
-        <v>932</v>
+        <v>923</v>
       </c>
       <c r="D332" s="12" t="s">
         <v>1</v>
       </c>
       <c r="E332" s="17" t="str">
-        <f t="shared" si="42"/>
-        <v>UPA12_01</v>
+        <f t="shared" si="43"/>
+        <v>UMH40_01</v>
       </c>
       <c r="F332" s="13" t="s">
         <v>514</v>
       </c>
     </row>
     <row r="333" spans="1:6" x14ac:dyDescent="0.5">
-      <c r="A333" s="15"/>
-[...14 lines deleted...]
-        <v>514</v>
+      <c r="A333" s="6" t="s">
+        <v>924</v>
+      </c>
+      <c r="B333" s="7"/>
+      <c r="C333" s="8" t="s">
+        <v>925</v>
+      </c>
+      <c r="D333" s="9"/>
+      <c r="E333" s="9"/>
+      <c r="F333" s="8" t="s">
+        <v>926</v>
       </c>
     </row>
     <row r="334" spans="1:6" x14ac:dyDescent="0.5">
       <c r="A334" s="15"/>
       <c r="B334" s="16" t="s">
-        <v>935</v>
+        <v>927</v>
       </c>
       <c r="C334" s="13" t="s">
-        <v>936</v>
+        <v>928</v>
       </c>
       <c r="D334" s="12" t="s">
         <v>1</v>
       </c>
       <c r="E334" s="17" t="str">
-        <f t="shared" ref="E334:E337" si="43">B334&amp;"_"&amp;D334</f>
-        <v>UPA14_01</v>
+        <f t="shared" ref="E334:E337" si="44">B334&amp;"_"&amp;D334</f>
+        <v>UPA10_01</v>
       </c>
       <c r="F334" s="13" t="s">
         <v>514</v>
       </c>
     </row>
     <row r="335" spans="1:6" x14ac:dyDescent="0.5">
       <c r="A335" s="15"/>
       <c r="B335" s="16" t="s">
-        <v>937</v>
+        <v>929</v>
       </c>
       <c r="C335" s="13" t="s">
-        <v>938</v>
+        <v>930</v>
       </c>
       <c r="D335" s="12" t="s">
         <v>1</v>
       </c>
       <c r="E335" s="17" t="str">
-        <f t="shared" si="43"/>
-        <v>UPA15_01</v>
+        <f t="shared" si="44"/>
+        <v>UPA11_01</v>
       </c>
       <c r="F335" s="13" t="s">
         <v>514</v>
       </c>
     </row>
     <row r="336" spans="1:6" x14ac:dyDescent="0.5">
       <c r="A336" s="15"/>
       <c r="B336" s="16" t="s">
-        <v>939</v>
+        <v>931</v>
       </c>
       <c r="C336" s="13" t="s">
-        <v>940</v>
+        <v>932</v>
       </c>
       <c r="D336" s="12" t="s">
         <v>1</v>
       </c>
       <c r="E336" s="17" t="str">
-        <f t="shared" si="43"/>
-        <v>UPA16_01</v>
+        <f t="shared" si="44"/>
+        <v>UPA12_01</v>
       </c>
       <c r="F336" s="13" t="s">
         <v>514</v>
       </c>
     </row>
     <row r="337" spans="1:6" x14ac:dyDescent="0.5">
       <c r="A337" s="15"/>
       <c r="B337" s="16" t="s">
-        <v>941</v>
+        <v>933</v>
       </c>
       <c r="C337" s="13" t="s">
-        <v>942</v>
+        <v>934</v>
       </c>
       <c r="D337" s="12" t="s">
         <v>1</v>
       </c>
       <c r="E337" s="17" t="str">
-        <f t="shared" si="43"/>
-        <v>UPA17_01</v>
+        <f t="shared" si="44"/>
+        <v>UPA13_01</v>
       </c>
       <c r="F337" s="13" t="s">
         <v>514</v>
       </c>
     </row>
     <row r="338" spans="1:6" x14ac:dyDescent="0.5">
       <c r="A338" s="15"/>
       <c r="B338" s="16" t="s">
-        <v>943</v>
+        <v>935</v>
       </c>
       <c r="C338" s="13" t="s">
-        <v>944</v>
+        <v>936</v>
       </c>
       <c r="D338" s="12" t="s">
         <v>1</v>
       </c>
       <c r="E338" s="17" t="str">
-        <f t="shared" ref="E338" si="44">B338&amp;"_"&amp;D338</f>
-        <v>UPA18_01</v>
+        <f t="shared" ref="E338:E341" si="45">B338&amp;"_"&amp;D338</f>
+        <v>UPA14_01</v>
       </c>
       <c r="F338" s="13" t="s">
         <v>514</v>
       </c>
     </row>
     <row r="339" spans="1:6" x14ac:dyDescent="0.5">
-      <c r="A339" s="6" t="s">
-[...9 lines deleted...]
-        <v>947</v>
+      <c r="A339" s="15"/>
+      <c r="B339" s="16" t="s">
+        <v>937</v>
+      </c>
+      <c r="C339" s="13" t="s">
+        <v>938</v>
+      </c>
+      <c r="D339" s="12" t="s">
+        <v>1</v>
+      </c>
+      <c r="E339" s="17" t="str">
+        <f t="shared" si="45"/>
+        <v>UPA15_01</v>
+      </c>
+      <c r="F339" s="13" t="s">
+        <v>514</v>
       </c>
     </row>
     <row r="340" spans="1:6" x14ac:dyDescent="0.5">
       <c r="A340" s="15"/>
       <c r="B340" s="16" t="s">
-        <v>948</v>
+        <v>939</v>
       </c>
       <c r="C340" s="13" t="s">
-        <v>949</v>
+        <v>940</v>
       </c>
       <c r="D340" s="12" t="s">
         <v>1</v>
       </c>
       <c r="E340" s="17" t="str">
-        <f t="shared" ref="E340:E341" si="45">B340&amp;"_"&amp;D340</f>
-        <v>UPB10_01</v>
+        <f t="shared" si="45"/>
+        <v>UPA16_01</v>
       </c>
       <c r="F340" s="13" t="s">
         <v>514</v>
       </c>
     </row>
     <row r="341" spans="1:6" x14ac:dyDescent="0.5">
       <c r="A341" s="15"/>
       <c r="B341" s="16" t="s">
-        <v>950</v>
+        <v>941</v>
       </c>
       <c r="C341" s="13" t="s">
-        <v>951</v>
+        <v>942</v>
       </c>
       <c r="D341" s="12" t="s">
         <v>1</v>
       </c>
       <c r="E341" s="17" t="str">
         <f t="shared" si="45"/>
-        <v>UPB20_01</v>
+        <v>UPA17_01</v>
       </c>
       <c r="F341" s="13" t="s">
         <v>514</v>
       </c>
     </row>
     <row r="342" spans="1:6" x14ac:dyDescent="0.5">
-      <c r="A342" s="6" t="s">
-[...9 lines deleted...]
-        <v>1428</v>
+      <c r="A342" s="15"/>
+      <c r="B342" s="16" t="s">
+        <v>943</v>
+      </c>
+      <c r="C342" s="13" t="s">
+        <v>944</v>
+      </c>
+      <c r="D342" s="12" t="s">
+        <v>1</v>
+      </c>
+      <c r="E342" s="17" t="str">
+        <f t="shared" ref="E342" si="46">B342&amp;"_"&amp;D342</f>
+        <v>UPA18_01</v>
+      </c>
+      <c r="F342" s="13" t="s">
+        <v>514</v>
       </c>
     </row>
     <row r="343" spans="1:6" x14ac:dyDescent="0.5">
-      <c r="A343" s="15"/>
-[...14 lines deleted...]
-        <v>514</v>
+      <c r="A343" s="6" t="s">
+        <v>945</v>
+      </c>
+      <c r="B343" s="7"/>
+      <c r="C343" s="8" t="s">
+        <v>946</v>
+      </c>
+      <c r="D343" s="9"/>
+      <c r="E343" s="9"/>
+      <c r="F343" s="8" t="s">
+        <v>947</v>
       </c>
     </row>
     <row r="344" spans="1:6" x14ac:dyDescent="0.5">
-      <c r="A344" s="6" t="s">
-[...9 lines deleted...]
-        <v>954</v>
+      <c r="A344" s="15"/>
+      <c r="B344" s="16" t="s">
+        <v>948</v>
+      </c>
+      <c r="C344" s="13" t="s">
+        <v>949</v>
+      </c>
+      <c r="D344" s="12" t="s">
+        <v>1</v>
+      </c>
+      <c r="E344" s="17" t="str">
+        <f t="shared" ref="E344:E345" si="47">B344&amp;"_"&amp;D344</f>
+        <v>UPB10_01</v>
+      </c>
+      <c r="F344" s="13" t="s">
+        <v>514</v>
       </c>
     </row>
     <row r="345" spans="1:6" x14ac:dyDescent="0.5">
       <c r="A345" s="15"/>
       <c r="B345" s="16" t="s">
-        <v>955</v>
+        <v>950</v>
       </c>
       <c r="C345" s="13" t="s">
-        <v>956</v>
+        <v>951</v>
       </c>
       <c r="D345" s="12" t="s">
         <v>1</v>
       </c>
       <c r="E345" s="17" t="str">
-        <f t="shared" ref="E345:E353" si="47">B345&amp;"_"&amp;D345</f>
-        <v>UTA10_01</v>
+        <f t="shared" si="47"/>
+        <v>UPB20_01</v>
       </c>
       <c r="F345" s="13" t="s">
         <v>514</v>
       </c>
     </row>
     <row r="346" spans="1:6" x14ac:dyDescent="0.5">
-      <c r="A346" s="15"/>
-[...14 lines deleted...]
-        <v>514</v>
+      <c r="A346" s="6" t="s">
+        <v>1425</v>
+      </c>
+      <c r="B346" s="7"/>
+      <c r="C346" s="8" t="s">
+        <v>1426</v>
+      </c>
+      <c r="D346" s="9"/>
+      <c r="E346" s="9"/>
+      <c r="F346" s="8" t="s">
+        <v>1428</v>
       </c>
     </row>
     <row r="347" spans="1:6" x14ac:dyDescent="0.5">
       <c r="A347" s="15"/>
-      <c r="B347" s="16" t="s">
-        <v>959</v>
+      <c r="B347" s="26" t="s">
+        <v>1427</v>
       </c>
       <c r="C347" s="13" t="s">
-        <v>960</v>
+        <v>1429</v>
       </c>
       <c r="D347" s="12" t="s">
         <v>1</v>
       </c>
       <c r="E347" s="17" t="str">
-        <f t="shared" si="47"/>
-        <v>UTA30_01</v>
+        <f t="shared" ref="E347" si="48">B347&amp;"_"&amp;D347</f>
+        <v>UQC10_01</v>
       </c>
       <c r="F347" s="13" t="s">
         <v>514</v>
       </c>
     </row>
     <row r="348" spans="1:6" x14ac:dyDescent="0.5">
-      <c r="A348" s="15"/>
-[...14 lines deleted...]
-        <v>514</v>
+      <c r="A348" s="6" t="s">
+        <v>952</v>
+      </c>
+      <c r="B348" s="7"/>
+      <c r="C348" s="8" t="s">
+        <v>953</v>
+      </c>
+      <c r="D348" s="9"/>
+      <c r="E348" s="9"/>
+      <c r="F348" s="8" t="s">
+        <v>954</v>
       </c>
     </row>
     <row r="349" spans="1:6" x14ac:dyDescent="0.5">
       <c r="A349" s="15"/>
       <c r="B349" s="16" t="s">
-        <v>963</v>
+        <v>955</v>
       </c>
       <c r="C349" s="13" t="s">
-        <v>964</v>
+        <v>956</v>
       </c>
       <c r="D349" s="12" t="s">
         <v>1</v>
       </c>
       <c r="E349" s="17" t="str">
-        <f t="shared" si="47"/>
-        <v>UTA50_01</v>
+        <f t="shared" ref="E349:E357" si="49">B349&amp;"_"&amp;D349</f>
+        <v>UTA10_01</v>
       </c>
       <c r="F349" s="13" t="s">
         <v>514</v>
       </c>
     </row>
     <row r="350" spans="1:6" x14ac:dyDescent="0.5">
       <c r="A350" s="15"/>
       <c r="B350" s="16" t="s">
-        <v>965</v>
+        <v>957</v>
       </c>
       <c r="C350" s="13" t="s">
-        <v>966</v>
+        <v>958</v>
       </c>
       <c r="D350" s="12" t="s">
         <v>1</v>
       </c>
       <c r="E350" s="17" t="str">
-        <f t="shared" si="47"/>
-        <v>UTA60_01</v>
+        <f t="shared" si="49"/>
+        <v>UTA20_01</v>
       </c>
       <c r="F350" s="13" t="s">
         <v>514</v>
       </c>
     </row>
     <row r="351" spans="1:6" x14ac:dyDescent="0.5">
       <c r="A351" s="15"/>
       <c r="B351" s="16" t="s">
-        <v>967</v>
+        <v>959</v>
       </c>
       <c r="C351" s="13" t="s">
-        <v>968</v>
+        <v>960</v>
       </c>
       <c r="D351" s="12" t="s">
         <v>1</v>
       </c>
       <c r="E351" s="17" t="str">
-        <f t="shared" si="47"/>
-        <v>UTA70_01</v>
+        <f t="shared" si="49"/>
+        <v>UTA30_01</v>
       </c>
       <c r="F351" s="13" t="s">
         <v>514</v>
       </c>
     </row>
     <row r="352" spans="1:6" x14ac:dyDescent="0.5">
       <c r="A352" s="15"/>
       <c r="B352" s="16" t="s">
-        <v>969</v>
+        <v>961</v>
       </c>
       <c r="C352" s="13" t="s">
-        <v>970</v>
+        <v>962</v>
       </c>
       <c r="D352" s="12" t="s">
         <v>1</v>
       </c>
       <c r="E352" s="17" t="str">
-        <f t="shared" si="47"/>
-        <v>UTA80_01</v>
+        <f t="shared" si="49"/>
+        <v>UTA40_01</v>
       </c>
       <c r="F352" s="13" t="s">
         <v>514</v>
       </c>
     </row>
     <row r="353" spans="1:6" x14ac:dyDescent="0.5">
       <c r="A353" s="15"/>
       <c r="B353" s="16" t="s">
-        <v>971</v>
+        <v>963</v>
       </c>
       <c r="C353" s="13" t="s">
-        <v>972</v>
+        <v>964</v>
       </c>
       <c r="D353" s="12" t="s">
         <v>1</v>
       </c>
       <c r="E353" s="17" t="str">
-        <f t="shared" si="47"/>
-        <v>UTA90_01</v>
+        <f t="shared" si="49"/>
+        <v>UTA50_01</v>
       </c>
       <c r="F353" s="13" t="s">
         <v>514</v>
       </c>
     </row>
     <row r="354" spans="1:6" x14ac:dyDescent="0.5">
-      <c r="A354" s="6" t="s">
-[...9 lines deleted...]
-        <v>975</v>
+      <c r="A354" s="15"/>
+      <c r="B354" s="16" t="s">
+        <v>965</v>
+      </c>
+      <c r="C354" s="13" t="s">
+        <v>966</v>
+      </c>
+      <c r="D354" s="12" t="s">
+        <v>1</v>
+      </c>
+      <c r="E354" s="17" t="str">
+        <f t="shared" si="49"/>
+        <v>UTA60_01</v>
+      </c>
+      <c r="F354" s="13" t="s">
+        <v>514</v>
       </c>
     </row>
     <row r="355" spans="1:6" x14ac:dyDescent="0.5">
       <c r="A355" s="15"/>
       <c r="B355" s="16" t="s">
-        <v>976</v>
+        <v>967</v>
       </c>
       <c r="C355" s="13" t="s">
-        <v>956</v>
+        <v>968</v>
       </c>
       <c r="D355" s="12" t="s">
         <v>1</v>
       </c>
       <c r="E355" s="17" t="str">
-        <f t="shared" ref="E355:E362" si="48">B355&amp;"_"&amp;D355</f>
-        <v>UTB10_01</v>
+        <f t="shared" si="49"/>
+        <v>UTA70_01</v>
       </c>
       <c r="F355" s="13" t="s">
         <v>514</v>
       </c>
     </row>
     <row r="356" spans="1:6" x14ac:dyDescent="0.5">
       <c r="A356" s="15"/>
       <c r="B356" s="16" t="s">
-        <v>977</v>
+        <v>969</v>
       </c>
       <c r="C356" s="13" t="s">
-        <v>958</v>
+        <v>970</v>
       </c>
       <c r="D356" s="12" t="s">
         <v>1</v>
       </c>
       <c r="E356" s="17" t="str">
-        <f t="shared" si="48"/>
-        <v>UTB20_01</v>
+        <f t="shared" si="49"/>
+        <v>UTA80_01</v>
       </c>
       <c r="F356" s="13" t="s">
         <v>514</v>
       </c>
     </row>
     <row r="357" spans="1:6" x14ac:dyDescent="0.5">
       <c r="A357" s="15"/>
       <c r="B357" s="16" t="s">
-        <v>978</v>
+        <v>971</v>
       </c>
       <c r="C357" s="13" t="s">
-        <v>960</v>
+        <v>972</v>
       </c>
       <c r="D357" s="12" t="s">
         <v>1</v>
       </c>
       <c r="E357" s="17" t="str">
-        <f t="shared" si="48"/>
-        <v>UTB30_01</v>
+        <f t="shared" si="49"/>
+        <v>UTA90_01</v>
       </c>
       <c r="F357" s="13" t="s">
         <v>514</v>
       </c>
     </row>
     <row r="358" spans="1:6" x14ac:dyDescent="0.5">
-      <c r="A358" s="15"/>
-[...14 lines deleted...]
-        <v>514</v>
+      <c r="A358" s="6" t="s">
+        <v>973</v>
+      </c>
+      <c r="B358" s="7"/>
+      <c r="C358" s="8" t="s">
+        <v>974</v>
+      </c>
+      <c r="D358" s="9"/>
+      <c r="E358" s="9"/>
+      <c r="F358" s="8" t="s">
+        <v>975</v>
       </c>
     </row>
     <row r="359" spans="1:6" x14ac:dyDescent="0.5">
       <c r="A359" s="15"/>
       <c r="B359" s="16" t="s">
-        <v>980</v>
+        <v>976</v>
       </c>
       <c r="C359" s="13" t="s">
-        <v>964</v>
+        <v>956</v>
       </c>
       <c r="D359" s="12" t="s">
         <v>1</v>
       </c>
       <c r="E359" s="17" t="str">
-        <f t="shared" si="48"/>
-        <v>UTB50_01</v>
+        <f t="shared" ref="E359:E366" si="50">B359&amp;"_"&amp;D359</f>
+        <v>UTB10_01</v>
       </c>
       <c r="F359" s="13" t="s">
         <v>514</v>
       </c>
     </row>
     <row r="360" spans="1:6" x14ac:dyDescent="0.5">
       <c r="A360" s="15"/>
       <c r="B360" s="16" t="s">
-        <v>981</v>
+        <v>977</v>
       </c>
       <c r="C360" s="13" t="s">
-        <v>966</v>
+        <v>958</v>
       </c>
       <c r="D360" s="12" t="s">
         <v>1</v>
       </c>
       <c r="E360" s="17" t="str">
-        <f t="shared" si="48"/>
-        <v>UTB60_01</v>
+        <f t="shared" si="50"/>
+        <v>UTB20_01</v>
       </c>
       <c r="F360" s="13" t="s">
         <v>514</v>
       </c>
     </row>
     <row r="361" spans="1:6" x14ac:dyDescent="0.5">
       <c r="A361" s="15"/>
       <c r="B361" s="16" t="s">
-        <v>982</v>
+        <v>978</v>
       </c>
       <c r="C361" s="13" t="s">
-        <v>968</v>
+        <v>960</v>
       </c>
       <c r="D361" s="12" t="s">
         <v>1</v>
       </c>
       <c r="E361" s="17" t="str">
-        <f t="shared" si="48"/>
-        <v>UTB70_01</v>
+        <f t="shared" si="50"/>
+        <v>UTB30_01</v>
       </c>
       <c r="F361" s="13" t="s">
         <v>514</v>
       </c>
     </row>
     <row r="362" spans="1:6" x14ac:dyDescent="0.5">
       <c r="A362" s="15"/>
       <c r="B362" s="16" t="s">
-        <v>983</v>
+        <v>979</v>
       </c>
       <c r="C362" s="13" t="s">
-        <v>970</v>
+        <v>962</v>
       </c>
       <c r="D362" s="12" t="s">
         <v>1</v>
       </c>
       <c r="E362" s="17" t="str">
-        <f t="shared" si="48"/>
-        <v>UTB80_01</v>
+        <f t="shared" si="50"/>
+        <v>UTB40_01</v>
       </c>
       <c r="F362" s="13" t="s">
         <v>514</v>
       </c>
     </row>
     <row r="363" spans="1:6" x14ac:dyDescent="0.5">
-      <c r="A363" s="6" t="s">
-[...9 lines deleted...]
-        <v>986</v>
+      <c r="A363" s="15"/>
+      <c r="B363" s="16" t="s">
+        <v>980</v>
+      </c>
+      <c r="C363" s="13" t="s">
+        <v>964</v>
+      </c>
+      <c r="D363" s="12" t="s">
+        <v>1</v>
+      </c>
+      <c r="E363" s="17" t="str">
+        <f t="shared" si="50"/>
+        <v>UTB50_01</v>
+      </c>
+      <c r="F363" s="13" t="s">
+        <v>514</v>
       </c>
     </row>
     <row r="364" spans="1:6" x14ac:dyDescent="0.5">
       <c r="A364" s="15"/>
       <c r="B364" s="16" t="s">
-        <v>987</v>
+        <v>981</v>
       </c>
       <c r="C364" s="13" t="s">
-        <v>988</v>
+        <v>966</v>
       </c>
       <c r="D364" s="12" t="s">
         <v>1</v>
       </c>
       <c r="E364" s="17" t="str">
-        <f t="shared" ref="E364:E366" si="49">B364&amp;"_"&amp;D364</f>
-        <v>UUA10_01</v>
+        <f t="shared" si="50"/>
+        <v>UTB60_01</v>
       </c>
       <c r="F364" s="13" t="s">
         <v>514</v>
       </c>
     </row>
     <row r="365" spans="1:6" x14ac:dyDescent="0.5">
       <c r="A365" s="15"/>
       <c r="B365" s="16" t="s">
-        <v>989</v>
+        <v>982</v>
       </c>
       <c r="C365" s="13" t="s">
-        <v>990</v>
+        <v>968</v>
       </c>
       <c r="D365" s="12" t="s">
         <v>1</v>
       </c>
       <c r="E365" s="17" t="str">
-        <f t="shared" si="49"/>
-        <v>UUA20_01</v>
+        <f t="shared" si="50"/>
+        <v>UTB70_01</v>
       </c>
       <c r="F365" s="13" t="s">
         <v>514</v>
       </c>
     </row>
     <row r="366" spans="1:6" x14ac:dyDescent="0.5">
       <c r="A366" s="15"/>
       <c r="B366" s="16" t="s">
-        <v>991</v>
+        <v>983</v>
       </c>
       <c r="C366" s="13" t="s">
-        <v>992</v>
+        <v>970</v>
       </c>
       <c r="D366" s="12" t="s">
         <v>1</v>
       </c>
       <c r="E366" s="17" t="str">
-        <f t="shared" si="49"/>
-        <v>UUA30_01</v>
+        <f t="shared" si="50"/>
+        <v>UTB80_01</v>
       </c>
       <c r="F366" s="13" t="s">
         <v>514</v>
       </c>
     </row>
     <row r="367" spans="1:6" x14ac:dyDescent="0.5">
       <c r="A367" s="6" t="s">
-        <v>993</v>
+        <v>984</v>
       </c>
       <c r="B367" s="7"/>
       <c r="C367" s="8" t="s">
-        <v>994</v>
+        <v>985</v>
       </c>
       <c r="D367" s="9"/>
       <c r="E367" s="9"/>
       <c r="F367" s="8" t="s">
-        <v>995</v>
+        <v>986</v>
       </c>
     </row>
     <row r="368" spans="1:6" x14ac:dyDescent="0.5">
       <c r="A368" s="15"/>
       <c r="B368" s="16" t="s">
-        <v>996</v>
+        <v>987</v>
       </c>
       <c r="C368" s="13" t="s">
-        <v>997</v>
+        <v>988</v>
       </c>
       <c r="D368" s="12" t="s">
         <v>1</v>
       </c>
       <c r="E368" s="17" t="str">
-        <f t="shared" ref="E368:E374" si="50">B368&amp;"_"&amp;D368</f>
-        <v>UUB10_01</v>
+        <f t="shared" ref="E368:E370" si="51">B368&amp;"_"&amp;D368</f>
+        <v>UUA10_01</v>
       </c>
       <c r="F368" s="13" t="s">
         <v>514</v>
       </c>
     </row>
     <row r="369" spans="1:6" x14ac:dyDescent="0.5">
       <c r="A369" s="15"/>
       <c r="B369" s="16" t="s">
-        <v>998</v>
+        <v>989</v>
       </c>
       <c r="C369" s="13" t="s">
-        <v>999</v>
+        <v>990</v>
       </c>
       <c r="D369" s="12" t="s">
         <v>1</v>
       </c>
       <c r="E369" s="17" t="str">
-        <f t="shared" si="50"/>
-        <v>UUB20_01</v>
+        <f t="shared" si="51"/>
+        <v>UUA20_01</v>
       </c>
       <c r="F369" s="13" t="s">
         <v>514</v>
       </c>
     </row>
     <row r="370" spans="1:6" x14ac:dyDescent="0.5">
       <c r="A370" s="15"/>
       <c r="B370" s="16" t="s">
-        <v>1000</v>
+        <v>991</v>
       </c>
       <c r="C370" s="13" t="s">
-        <v>1001</v>
+        <v>992</v>
       </c>
       <c r="D370" s="12" t="s">
         <v>1</v>
       </c>
       <c r="E370" s="17" t="str">
-        <f t="shared" si="50"/>
-        <v>UUB40_01</v>
+        <f t="shared" si="51"/>
+        <v>UUA30_01</v>
       </c>
       <c r="F370" s="13" t="s">
         <v>514</v>
       </c>
     </row>
     <row r="371" spans="1:6" x14ac:dyDescent="0.5">
-      <c r="A371" s="15"/>
-[...14 lines deleted...]
-        <v>514</v>
+      <c r="A371" s="6" t="s">
+        <v>993</v>
+      </c>
+      <c r="B371" s="7"/>
+      <c r="C371" s="8" t="s">
+        <v>994</v>
+      </c>
+      <c r="D371" s="9"/>
+      <c r="E371" s="9"/>
+      <c r="F371" s="8" t="s">
+        <v>995</v>
       </c>
     </row>
     <row r="372" spans="1:6" x14ac:dyDescent="0.5">
       <c r="A372" s="15"/>
       <c r="B372" s="16" t="s">
-        <v>1004</v>
+        <v>996</v>
       </c>
       <c r="C372" s="13" t="s">
-        <v>1005</v>
+        <v>997</v>
       </c>
       <c r="D372" s="12" t="s">
         <v>1</v>
       </c>
       <c r="E372" s="17" t="str">
-        <f t="shared" si="50"/>
-        <v>UUB60_01</v>
+        <f t="shared" ref="E372:E378" si="52">B372&amp;"_"&amp;D372</f>
+        <v>UUB10_01</v>
       </c>
       <c r="F372" s="13" t="s">
         <v>514</v>
       </c>
     </row>
     <row r="373" spans="1:6" x14ac:dyDescent="0.5">
       <c r="A373" s="15"/>
       <c r="B373" s="16" t="s">
-        <v>1006</v>
+        <v>998</v>
       </c>
       <c r="C373" s="13" t="s">
-        <v>1007</v>
+        <v>999</v>
       </c>
       <c r="D373" s="12" t="s">
         <v>1</v>
       </c>
       <c r="E373" s="17" t="str">
-        <f t="shared" si="50"/>
-        <v>UUB70_01</v>
+        <f t="shared" si="52"/>
+        <v>UUB20_01</v>
       </c>
       <c r="F373" s="13" t="s">
         <v>514</v>
       </c>
     </row>
     <row r="374" spans="1:6" x14ac:dyDescent="0.5">
       <c r="A374" s="15"/>
       <c r="B374" s="16" t="s">
-        <v>1008</v>
+        <v>1000</v>
       </c>
       <c r="C374" s="13" t="s">
-        <v>1009</v>
+        <v>1001</v>
       </c>
       <c r="D374" s="12" t="s">
         <v>1</v>
       </c>
       <c r="E374" s="17" t="str">
-        <f t="shared" si="50"/>
-        <v>UUB90_01</v>
+        <f t="shared" si="52"/>
+        <v>UUB40_01</v>
       </c>
       <c r="F374" s="13" t="s">
         <v>514</v>
       </c>
     </row>
     <row r="375" spans="1:6" x14ac:dyDescent="0.5">
-      <c r="A375" s="6" t="s">
-[...9 lines deleted...]
-        <v>1011</v>
+      <c r="A375" s="15"/>
+      <c r="B375" s="16" t="s">
+        <v>1002</v>
+      </c>
+      <c r="C375" s="13" t="s">
+        <v>1003</v>
+      </c>
+      <c r="D375" s="12" t="s">
+        <v>1</v>
+      </c>
+      <c r="E375" s="17" t="str">
+        <f t="shared" si="52"/>
+        <v>UUB50_01</v>
+      </c>
+      <c r="F375" s="13" t="s">
+        <v>514</v>
       </c>
     </row>
     <row r="376" spans="1:6" x14ac:dyDescent="0.5">
       <c r="A376" s="15"/>
       <c r="B376" s="16" t="s">
-        <v>1013</v>
+        <v>1004</v>
       </c>
       <c r="C376" s="13" t="s">
-        <v>1014</v>
+        <v>1005</v>
       </c>
       <c r="D376" s="12" t="s">
         <v>1</v>
       </c>
       <c r="E376" s="17" t="str">
-        <f t="shared" ref="E376" si="51">B376&amp;"_"&amp;D376</f>
-        <v>UUC10_01</v>
+        <f t="shared" si="52"/>
+        <v>UUB60_01</v>
       </c>
       <c r="F376" s="13" t="s">
         <v>514</v>
       </c>
     </row>
     <row r="377" spans="1:6" x14ac:dyDescent="0.5">
-      <c r="A377" s="6" t="s">
-[...9 lines deleted...]
-        <v>1023</v>
+      <c r="A377" s="15"/>
+      <c r="B377" s="16" t="s">
+        <v>1006</v>
+      </c>
+      <c r="C377" s="13" t="s">
+        <v>1007</v>
+      </c>
+      <c r="D377" s="12" t="s">
+        <v>1</v>
+      </c>
+      <c r="E377" s="17" t="str">
+        <f t="shared" si="52"/>
+        <v>UUB70_01</v>
+      </c>
+      <c r="F377" s="13" t="s">
+        <v>514</v>
       </c>
     </row>
     <row r="378" spans="1:6" x14ac:dyDescent="0.5">
       <c r="A378" s="15"/>
       <c r="B378" s="16" t="s">
-        <v>1018</v>
+        <v>1008</v>
       </c>
       <c r="C378" s="13" t="s">
-        <v>1019</v>
+        <v>1009</v>
       </c>
       <c r="D378" s="12" t="s">
         <v>1</v>
       </c>
       <c r="E378" s="17" t="str">
-        <f t="shared" ref="E378:E381" si="52">B378&amp;"_"&amp;D378</f>
-        <v>UUD10_01</v>
+        <f t="shared" si="52"/>
+        <v>UUB90_01</v>
       </c>
       <c r="F378" s="13" t="s">
         <v>514</v>
       </c>
     </row>
     <row r="379" spans="1:6" x14ac:dyDescent="0.5">
-      <c r="A379" s="15"/>
-[...14 lines deleted...]
-        <v>514</v>
+      <c r="A379" s="6" t="s">
+        <v>1010</v>
+      </c>
+      <c r="B379" s="7"/>
+      <c r="C379" s="8" t="s">
+        <v>1012</v>
+      </c>
+      <c r="D379" s="9"/>
+      <c r="E379" s="9"/>
+      <c r="F379" s="8" t="s">
+        <v>1011</v>
       </c>
     </row>
     <row r="380" spans="1:6" x14ac:dyDescent="0.5">
       <c r="A380" s="15"/>
       <c r="B380" s="16" t="s">
-        <v>1024</v>
+        <v>1013</v>
       </c>
       <c r="C380" s="13" t="s">
-        <v>1025</v>
+        <v>1014</v>
       </c>
       <c r="D380" s="12" t="s">
         <v>1</v>
       </c>
       <c r="E380" s="17" t="str">
-        <f t="shared" si="52"/>
-        <v>UUD60_01</v>
+        <f t="shared" ref="E380" si="53">B380&amp;"_"&amp;D380</f>
+        <v>UUC10_01</v>
       </c>
       <c r="F380" s="13" t="s">
         <v>514</v>
       </c>
     </row>
     <row r="381" spans="1:6" x14ac:dyDescent="0.5">
-      <c r="A381" s="15"/>
-[...14 lines deleted...]
-        <v>514</v>
+      <c r="A381" s="6" t="s">
+        <v>1015</v>
+      </c>
+      <c r="B381" s="7"/>
+      <c r="C381" s="8" t="s">
+        <v>1022</v>
+      </c>
+      <c r="D381" s="9"/>
+      <c r="E381" s="9"/>
+      <c r="F381" s="8" t="s">
+        <v>1023</v>
       </c>
     </row>
     <row r="382" spans="1:6" x14ac:dyDescent="0.5">
-      <c r="A382" s="6" t="s">
-[...9 lines deleted...]
-        <v>1030</v>
+      <c r="A382" s="15"/>
+      <c r="B382" s="16" t="s">
+        <v>1018</v>
+      </c>
+      <c r="C382" s="13" t="s">
+        <v>1019</v>
+      </c>
+      <c r="D382" s="12" t="s">
+        <v>1</v>
+      </c>
+      <c r="E382" s="17" t="str">
+        <f t="shared" ref="E382:E385" si="54">B382&amp;"_"&amp;D382</f>
+        <v>UUD10_01</v>
+      </c>
+      <c r="F382" s="13" t="s">
+        <v>514</v>
       </c>
     </row>
     <row r="383" spans="1:6" x14ac:dyDescent="0.5">
       <c r="A383" s="15"/>
       <c r="B383" s="16" t="s">
-        <v>1031</v>
+        <v>1020</v>
       </c>
       <c r="C383" s="13" t="s">
-        <v>1032</v>
+        <v>1021</v>
       </c>
       <c r="D383" s="12" t="s">
         <v>1</v>
       </c>
       <c r="E383" s="17" t="str">
-        <f t="shared" ref="E383" si="53">B383&amp;"_"&amp;D383</f>
-        <v>UUE10_01</v>
+        <f t="shared" si="54"/>
+        <v>UUD20_01</v>
       </c>
       <c r="F383" s="13" t="s">
         <v>514</v>
       </c>
     </row>
     <row r="384" spans="1:6" x14ac:dyDescent="0.5">
-      <c r="A384" s="6" t="s">
-[...9 lines deleted...]
-        <v>1035</v>
+      <c r="A384" s="15"/>
+      <c r="B384" s="16" t="s">
+        <v>1024</v>
+      </c>
+      <c r="C384" s="13" t="s">
+        <v>1025</v>
+      </c>
+      <c r="D384" s="12" t="s">
+        <v>1</v>
+      </c>
+      <c r="E384" s="17" t="str">
+        <f t="shared" si="54"/>
+        <v>UUD60_01</v>
+      </c>
+      <c r="F384" s="13" t="s">
+        <v>514</v>
       </c>
     </row>
     <row r="385" spans="1:6" x14ac:dyDescent="0.5">
       <c r="A385" s="15"/>
       <c r="B385" s="16" t="s">
-        <v>1036</v>
+        <v>1026</v>
       </c>
       <c r="C385" s="13" t="s">
-        <v>1037</v>
+        <v>1027</v>
       </c>
       <c r="D385" s="12" t="s">
         <v>1</v>
       </c>
       <c r="E385" s="17" t="str">
-        <f t="shared" ref="E385" si="54">B385&amp;"_"&amp;D385</f>
-        <v>WMA10_01</v>
+        <f t="shared" si="54"/>
+        <v>UUD90_01</v>
       </c>
       <c r="F385" s="13" t="s">
         <v>514</v>
       </c>
     </row>
     <row r="386" spans="1:6" x14ac:dyDescent="0.5">
       <c r="A386" s="6" t="s">
-        <v>1038</v>
+        <v>1028</v>
       </c>
       <c r="B386" s="7"/>
       <c r="C386" s="8" t="s">
-        <v>1039</v>
+        <v>1029</v>
       </c>
       <c r="D386" s="9"/>
       <c r="E386" s="9"/>
       <c r="F386" s="8" t="s">
-        <v>1040</v>
+        <v>1030</v>
       </c>
     </row>
     <row r="387" spans="1:6" x14ac:dyDescent="0.5">
       <c r="A387" s="15"/>
       <c r="B387" s="16" t="s">
-        <v>1041</v>
+        <v>1031</v>
       </c>
       <c r="C387" s="13" t="s">
-        <v>1042</v>
+        <v>1032</v>
       </c>
       <c r="D387" s="12" t="s">
         <v>1</v>
       </c>
       <c r="E387" s="17" t="str">
         <f t="shared" ref="E387" si="55">B387&amp;"_"&amp;D387</f>
-        <v>WMB10_01</v>
+        <v>UUE10_01</v>
       </c>
       <c r="F387" s="13" t="s">
         <v>514</v>
       </c>
     </row>
     <row r="388" spans="1:6" x14ac:dyDescent="0.5">
       <c r="A388" s="6" t="s">
-        <v>1043</v>
+        <v>1033</v>
       </c>
       <c r="B388" s="7"/>
       <c r="C388" s="8" t="s">
-        <v>1044</v>
+        <v>1034</v>
       </c>
       <c r="D388" s="9"/>
       <c r="E388" s="9"/>
       <c r="F388" s="8" t="s">
-        <v>1045</v>
+        <v>1035</v>
       </c>
     </row>
     <row r="389" spans="1:6" x14ac:dyDescent="0.5">
       <c r="A389" s="15"/>
       <c r="B389" s="16" t="s">
-        <v>1046</v>
+        <v>1036</v>
       </c>
       <c r="C389" s="13" t="s">
-        <v>1047</v>
+        <v>1037</v>
       </c>
       <c r="D389" s="12" t="s">
         <v>1</v>
       </c>
       <c r="E389" s="17" t="str">
-        <f t="shared" ref="E389:E395" si="56">B389&amp;"_"&amp;D389</f>
-        <v>WPA10_01</v>
+        <f t="shared" ref="E389" si="56">B389&amp;"_"&amp;D389</f>
+        <v>WMA10_01</v>
       </c>
       <c r="F389" s="13" t="s">
         <v>514</v>
       </c>
     </row>
     <row r="390" spans="1:6" x14ac:dyDescent="0.5">
-      <c r="A390" s="15"/>
-[...14 lines deleted...]
-        <v>514</v>
+      <c r="A390" s="6" t="s">
+        <v>1038</v>
+      </c>
+      <c r="B390" s="7"/>
+      <c r="C390" s="8" t="s">
+        <v>1039</v>
+      </c>
+      <c r="D390" s="9"/>
+      <c r="E390" s="9"/>
+      <c r="F390" s="8" t="s">
+        <v>1040</v>
       </c>
     </row>
     <row r="391" spans="1:6" x14ac:dyDescent="0.5">
       <c r="A391" s="15"/>
       <c r="B391" s="16" t="s">
-        <v>1050</v>
+        <v>1041</v>
       </c>
       <c r="C391" s="13" t="s">
-        <v>1051</v>
+        <v>1042</v>
       </c>
       <c r="D391" s="12" t="s">
         <v>1</v>
       </c>
       <c r="E391" s="17" t="str">
-        <f t="shared" si="56"/>
-        <v>WPA30_01</v>
+        <f t="shared" ref="E391" si="57">B391&amp;"_"&amp;D391</f>
+        <v>WMB10_01</v>
       </c>
       <c r="F391" s="13" t="s">
         <v>514</v>
       </c>
     </row>
     <row r="392" spans="1:6" x14ac:dyDescent="0.5">
-      <c r="A392" s="15"/>
-[...14 lines deleted...]
-        <v>514</v>
+      <c r="A392" s="6" t="s">
+        <v>1043</v>
+      </c>
+      <c r="B392" s="7"/>
+      <c r="C392" s="8" t="s">
+        <v>1044</v>
+      </c>
+      <c r="D392" s="9"/>
+      <c r="E392" s="9"/>
+      <c r="F392" s="8" t="s">
+        <v>1045</v>
       </c>
     </row>
     <row r="393" spans="1:6" x14ac:dyDescent="0.5">
       <c r="A393" s="15"/>
       <c r="B393" s="16" t="s">
-        <v>1054</v>
+        <v>1046</v>
       </c>
       <c r="C393" s="13" t="s">
-        <v>1055</v>
+        <v>1047</v>
       </c>
       <c r="D393" s="12" t="s">
         <v>1</v>
       </c>
       <c r="E393" s="17" t="str">
-        <f t="shared" si="56"/>
-        <v>WPA50_01</v>
+        <f t="shared" ref="E393:E399" si="58">B393&amp;"_"&amp;D393</f>
+        <v>WPA10_01</v>
       </c>
       <c r="F393" s="13" t="s">
         <v>514</v>
       </c>
     </row>
     <row r="394" spans="1:6" x14ac:dyDescent="0.5">
       <c r="A394" s="15"/>
       <c r="B394" s="16" t="s">
-        <v>1056</v>
+        <v>1048</v>
       </c>
       <c r="C394" s="13" t="s">
-        <v>1057</v>
+        <v>1049</v>
       </c>
       <c r="D394" s="12" t="s">
         <v>1</v>
       </c>
       <c r="E394" s="17" t="str">
-        <f t="shared" si="56"/>
-        <v>WPA60_01</v>
+        <f t="shared" si="58"/>
+        <v>WPA20_01</v>
       </c>
       <c r="F394" s="13" t="s">
         <v>514</v>
       </c>
     </row>
     <row r="395" spans="1:6" x14ac:dyDescent="0.5">
       <c r="A395" s="15"/>
       <c r="B395" s="16" t="s">
-        <v>1058</v>
+        <v>1050</v>
       </c>
       <c r="C395" s="13" t="s">
-        <v>1059</v>
+        <v>1051</v>
       </c>
       <c r="D395" s="12" t="s">
         <v>1</v>
       </c>
       <c r="E395" s="17" t="str">
-        <f t="shared" si="56"/>
-        <v>WPA62_01</v>
+        <f t="shared" si="58"/>
+        <v>WPA30_01</v>
       </c>
       <c r="F395" s="13" t="s">
         <v>514</v>
       </c>
     </row>
     <row r="396" spans="1:6" x14ac:dyDescent="0.5">
-      <c r="A396" s="6" t="s">
-[...9 lines deleted...]
-        <v>1062</v>
+      <c r="A396" s="15"/>
+      <c r="B396" s="16" t="s">
+        <v>1052</v>
+      </c>
+      <c r="C396" s="13" t="s">
+        <v>1053</v>
+      </c>
+      <c r="D396" s="12" t="s">
+        <v>1</v>
+      </c>
+      <c r="E396" s="17" t="str">
+        <f t="shared" si="58"/>
+        <v>WPA40_01</v>
+      </c>
+      <c r="F396" s="13" t="s">
+        <v>514</v>
       </c>
     </row>
     <row r="397" spans="1:6" x14ac:dyDescent="0.5">
       <c r="A397" s="15"/>
       <c r="B397" s="16" t="s">
-        <v>1063</v>
+        <v>1054</v>
       </c>
       <c r="C397" s="13" t="s">
-        <v>1064</v>
+        <v>1055</v>
       </c>
       <c r="D397" s="12" t="s">
         <v>1</v>
       </c>
       <c r="E397" s="17" t="str">
-        <f t="shared" ref="E397:E402" si="57">B397&amp;"_"&amp;D397</f>
-        <v>WPB10_01</v>
+        <f t="shared" si="58"/>
+        <v>WPA50_01</v>
       </c>
       <c r="F397" s="13" t="s">
         <v>514</v>
       </c>
     </row>
     <row r="398" spans="1:6" x14ac:dyDescent="0.5">
       <c r="A398" s="15"/>
       <c r="B398" s="16" t="s">
-        <v>1065</v>
+        <v>1056</v>
       </c>
       <c r="C398" s="13" t="s">
-        <v>1066</v>
+        <v>1057</v>
       </c>
       <c r="D398" s="12" t="s">
         <v>1</v>
       </c>
       <c r="E398" s="17" t="str">
-        <f t="shared" si="57"/>
-        <v>WPB20_01</v>
+        <f t="shared" si="58"/>
+        <v>WPA60_01</v>
       </c>
       <c r="F398" s="13" t="s">
         <v>514</v>
       </c>
     </row>
     <row r="399" spans="1:6" x14ac:dyDescent="0.5">
       <c r="A399" s="15"/>
       <c r="B399" s="16" t="s">
-        <v>1067</v>
+        <v>1058</v>
       </c>
       <c r="C399" s="13" t="s">
-        <v>1068</v>
+        <v>1059</v>
       </c>
       <c r="D399" s="12" t="s">
         <v>1</v>
       </c>
       <c r="E399" s="17" t="str">
-        <f t="shared" si="57"/>
-        <v>WPB30_01</v>
+        <f t="shared" si="58"/>
+        <v>WPA62_01</v>
       </c>
       <c r="F399" s="13" t="s">
         <v>514</v>
       </c>
     </row>
     <row r="400" spans="1:6" x14ac:dyDescent="0.5">
-      <c r="A400" s="15"/>
-[...14 lines deleted...]
-        <v>514</v>
+      <c r="A400" s="6" t="s">
+        <v>1060</v>
+      </c>
+      <c r="B400" s="7"/>
+      <c r="C400" s="8" t="s">
+        <v>1061</v>
+      </c>
+      <c r="D400" s="9"/>
+      <c r="E400" s="9"/>
+      <c r="F400" s="8" t="s">
+        <v>1062</v>
       </c>
     </row>
     <row r="401" spans="1:6" x14ac:dyDescent="0.5">
       <c r="A401" s="15"/>
       <c r="B401" s="16" t="s">
-        <v>1071</v>
+        <v>1063</v>
       </c>
       <c r="C401" s="13" t="s">
-        <v>1072</v>
+        <v>1064</v>
       </c>
       <c r="D401" s="12" t="s">
         <v>1</v>
       </c>
       <c r="E401" s="17" t="str">
-        <f t="shared" si="57"/>
-        <v>WPB50_01</v>
+        <f t="shared" ref="E401:E406" si="59">B401&amp;"_"&amp;D401</f>
+        <v>WPB10_01</v>
       </c>
       <c r="F401" s="13" t="s">
         <v>514</v>
       </c>
     </row>
     <row r="402" spans="1:6" x14ac:dyDescent="0.5">
       <c r="A402" s="15"/>
       <c r="B402" s="16" t="s">
-        <v>1073</v>
+        <v>1065</v>
       </c>
       <c r="C402" s="13" t="s">
-        <v>1074</v>
+        <v>1066</v>
       </c>
       <c r="D402" s="12" t="s">
         <v>1</v>
       </c>
       <c r="E402" s="17" t="str">
-        <f t="shared" si="57"/>
-        <v>WPB60_01</v>
+        <f t="shared" si="59"/>
+        <v>WPB20_01</v>
       </c>
       <c r="F402" s="13" t="s">
         <v>514</v>
       </c>
     </row>
     <row r="403" spans="1:6" x14ac:dyDescent="0.5">
       <c r="A403" s="15"/>
       <c r="B403" s="16" t="s">
-        <v>1075</v>
+        <v>1067</v>
       </c>
       <c r="C403" s="13" t="s">
-        <v>1076</v>
+        <v>1068</v>
       </c>
       <c r="D403" s="12" t="s">
         <v>1</v>
       </c>
       <c r="E403" s="17" t="str">
-        <f t="shared" ref="E403" si="58">B403&amp;"_"&amp;D403</f>
-        <v>WPB70_01</v>
+        <f t="shared" si="59"/>
+        <v>WPB30_01</v>
       </c>
       <c r="F403" s="13" t="s">
         <v>514</v>
       </c>
     </row>
     <row r="404" spans="1:6" x14ac:dyDescent="0.5">
-      <c r="A404" s="6" t="s">
-[...9 lines deleted...]
-        <v>1079</v>
+      <c r="A404" s="15"/>
+      <c r="B404" s="16" t="s">
+        <v>1069</v>
+      </c>
+      <c r="C404" s="13" t="s">
+        <v>1070</v>
+      </c>
+      <c r="D404" s="12" t="s">
+        <v>1</v>
+      </c>
+      <c r="E404" s="17" t="str">
+        <f t="shared" si="59"/>
+        <v>WPB40_01</v>
+      </c>
+      <c r="F404" s="13" t="s">
+        <v>514</v>
       </c>
     </row>
     <row r="405" spans="1:6" x14ac:dyDescent="0.5">
       <c r="A405" s="15"/>
       <c r="B405" s="16" t="s">
-        <v>1080</v>
+        <v>1071</v>
       </c>
       <c r="C405" s="13" t="s">
-        <v>1081</v>
+        <v>1072</v>
       </c>
       <c r="D405" s="12" t="s">
         <v>1</v>
       </c>
       <c r="E405" s="17" t="str">
-        <f t="shared" ref="E405:E408" si="59">B405&amp;"_"&amp;D405</f>
-        <v>XKE10_01</v>
+        <f t="shared" si="59"/>
+        <v>WPB50_01</v>
       </c>
       <c r="F405" s="13" t="s">
         <v>514</v>
       </c>
     </row>
     <row r="406" spans="1:6" x14ac:dyDescent="0.5">
       <c r="A406" s="15"/>
       <c r="B406" s="16" t="s">
-        <v>1082</v>
+        <v>1073</v>
       </c>
       <c r="C406" s="13" t="s">
-        <v>1083</v>
+        <v>1074</v>
       </c>
       <c r="D406" s="12" t="s">
         <v>1</v>
       </c>
       <c r="E406" s="17" t="str">
         <f t="shared" si="59"/>
-        <v>XKE20_01</v>
+        <v>WPB60_01</v>
       </c>
       <c r="F406" s="13" t="s">
         <v>514</v>
       </c>
     </row>
     <row r="407" spans="1:6" x14ac:dyDescent="0.5">
       <c r="A407" s="15"/>
       <c r="B407" s="16" t="s">
-        <v>1084</v>
+        <v>1075</v>
       </c>
       <c r="C407" s="13" t="s">
-        <v>1085</v>
+        <v>1076</v>
       </c>
       <c r="D407" s="12" t="s">
         <v>1</v>
       </c>
       <c r="E407" s="17" t="str">
-        <f t="shared" si="59"/>
-        <v>XKE30_01</v>
+        <f t="shared" ref="E407" si="60">B407&amp;"_"&amp;D407</f>
+        <v>WPB70_01</v>
       </c>
       <c r="F407" s="13" t="s">
         <v>514</v>
       </c>
     </row>
     <row r="408" spans="1:6" x14ac:dyDescent="0.5">
-      <c r="A408" s="15"/>
-[...14 lines deleted...]
-        <v>514</v>
+      <c r="A408" s="6" t="s">
+        <v>1077</v>
+      </c>
+      <c r="B408" s="7"/>
+      <c r="C408" s="8" t="s">
+        <v>1078</v>
+      </c>
+      <c r="D408" s="9"/>
+      <c r="E408" s="9"/>
+      <c r="F408" s="8" t="s">
+        <v>1079</v>
       </c>
     </row>
     <row r="409" spans="1:6" x14ac:dyDescent="0.5">
-      <c r="A409" s="6" t="s">
-[...9 lines deleted...]
-        <v>1090</v>
+      <c r="A409" s="15"/>
+      <c r="B409" s="16" t="s">
+        <v>1080</v>
+      </c>
+      <c r="C409" s="13" t="s">
+        <v>1081</v>
+      </c>
+      <c r="D409" s="12" t="s">
+        <v>1</v>
+      </c>
+      <c r="E409" s="17" t="str">
+        <f t="shared" ref="E409:E412" si="61">B409&amp;"_"&amp;D409</f>
+        <v>XKE10_01</v>
+      </c>
+      <c r="F409" s="13" t="s">
+        <v>514</v>
       </c>
     </row>
     <row r="410" spans="1:6" x14ac:dyDescent="0.5">
       <c r="A410" s="15"/>
       <c r="B410" s="16" t="s">
-        <v>1091</v>
+        <v>1082</v>
       </c>
       <c r="C410" s="13" t="s">
-        <v>1092</v>
+        <v>1083</v>
       </c>
       <c r="D410" s="12" t="s">
         <v>1</v>
       </c>
       <c r="E410" s="17" t="str">
-        <f t="shared" ref="E410:E413" si="60">B410&amp;"_"&amp;D410</f>
-        <v>XMA10_01</v>
+        <f t="shared" si="61"/>
+        <v>XKE20_01</v>
       </c>
       <c r="F410" s="13" t="s">
         <v>514</v>
       </c>
     </row>
     <row r="411" spans="1:6" x14ac:dyDescent="0.5">
       <c r="A411" s="15"/>
       <c r="B411" s="16" t="s">
-        <v>1093</v>
+        <v>1084</v>
       </c>
       <c r="C411" s="13" t="s">
-        <v>1094</v>
+        <v>1085</v>
       </c>
       <c r="D411" s="12" t="s">
         <v>1</v>
       </c>
       <c r="E411" s="17" t="str">
-        <f t="shared" si="60"/>
-        <v>XMA20_01</v>
+        <f t="shared" si="61"/>
+        <v>XKE30_01</v>
       </c>
       <c r="F411" s="13" t="s">
         <v>514</v>
       </c>
     </row>
     <row r="412" spans="1:6" x14ac:dyDescent="0.5">
       <c r="A412" s="15"/>
       <c r="B412" s="16" t="s">
-        <v>1095</v>
+        <v>1086</v>
       </c>
       <c r="C412" s="13" t="s">
-        <v>1096</v>
+        <v>1087</v>
       </c>
       <c r="D412" s="12" t="s">
         <v>1</v>
       </c>
       <c r="E412" s="17" t="str">
-        <f t="shared" si="60"/>
-        <v>XMA30_01</v>
+        <f t="shared" si="61"/>
+        <v>XKE40_01</v>
       </c>
       <c r="F412" s="13" t="s">
         <v>514</v>
       </c>
     </row>
     <row r="413" spans="1:6" x14ac:dyDescent="0.5">
-      <c r="A413" s="15"/>
-[...14 lines deleted...]
-        <v>514</v>
+      <c r="A413" s="6" t="s">
+        <v>1088</v>
+      </c>
+      <c r="B413" s="7"/>
+      <c r="C413" s="8" t="s">
+        <v>1089</v>
+      </c>
+      <c r="D413" s="9"/>
+      <c r="E413" s="9"/>
+      <c r="F413" s="8" t="s">
+        <v>1090</v>
       </c>
     </row>
     <row r="414" spans="1:6" x14ac:dyDescent="0.5">
       <c r="A414" s="15"/>
       <c r="B414" s="16" t="s">
+        <v>1091</v>
+      </c>
+      <c r="C414" s="13" t="s">
+        <v>1092</v>
+      </c>
+      <c r="D414" s="12" t="s">
+        <v>1</v>
+      </c>
+      <c r="E414" s="17" t="str">
+        <f t="shared" ref="E414:E417" si="62">B414&amp;"_"&amp;D414</f>
+        <v>XMA10_01</v>
+      </c>
+      <c r="F414" s="13" t="s">
+        <v>514</v>
+      </c>
+    </row>
+    <row r="415" spans="1:6" x14ac:dyDescent="0.5">
+      <c r="A415" s="15"/>
+      <c r="B415" s="16" t="s">
+        <v>1093</v>
+      </c>
+      <c r="C415" s="13" t="s">
+        <v>1094</v>
+      </c>
+      <c r="D415" s="12" t="s">
+        <v>1</v>
+      </c>
+      <c r="E415" s="17" t="str">
+        <f t="shared" si="62"/>
+        <v>XMA20_01</v>
+      </c>
+      <c r="F415" s="13" t="s">
+        <v>514</v>
+      </c>
+    </row>
+    <row r="416" spans="1:6" x14ac:dyDescent="0.5">
+      <c r="A416" s="15"/>
+      <c r="B416" s="16" t="s">
+        <v>1095</v>
+      </c>
+      <c r="C416" s="13" t="s">
+        <v>1096</v>
+      </c>
+      <c r="D416" s="12" t="s">
+        <v>1</v>
+      </c>
+      <c r="E416" s="17" t="str">
+        <f t="shared" si="62"/>
+        <v>XMA30_01</v>
+      </c>
+      <c r="F416" s="13" t="s">
+        <v>514</v>
+      </c>
+    </row>
+    <row r="417" spans="1:6" x14ac:dyDescent="0.5">
+      <c r="A417" s="15"/>
+      <c r="B417" s="16" t="s">
+        <v>1097</v>
+      </c>
+      <c r="C417" s="13" t="s">
+        <v>1098</v>
+      </c>
+      <c r="D417" s="12" t="s">
+        <v>1</v>
+      </c>
+      <c r="E417" s="17" t="str">
+        <f t="shared" si="62"/>
+        <v>XMA40_01</v>
+      </c>
+      <c r="F417" s="13" t="s">
+        <v>514</v>
+      </c>
+    </row>
+    <row r="418" spans="1:6" x14ac:dyDescent="0.5">
+      <c r="A418" s="15"/>
+      <c r="B418" s="16" t="s">
         <v>1099</v>
       </c>
-      <c r="C414" s="13" t="s">
+      <c r="C418" s="13" t="s">
         <v>1100</v>
       </c>
-      <c r="D414" s="12" t="s">
-[...3 lines deleted...]
-        <f t="shared" ref="E414" si="61">B414&amp;"_"&amp;D414</f>
+      <c r="D418" s="12" t="s">
+        <v>1</v>
+      </c>
+      <c r="E418" s="17" t="str">
+        <f t="shared" ref="E418" si="63">B418&amp;"_"&amp;D418</f>
         <v>XMA50_01</v>
       </c>
-      <c r="F414" s="13" t="s">
-[...4 lines deleted...]
-      <c r="A416" s="6" t="s">
+      <c r="F418" s="13" t="s">
+        <v>514</v>
+      </c>
+    </row>
+    <row r="419" spans="1:6" x14ac:dyDescent="0.5">
+      <c r="A419" s="6" t="s">
+        <v>1446</v>
+      </c>
+      <c r="B419" s="7"/>
+      <c r="C419" s="8" t="s">
+        <v>1447</v>
+      </c>
+      <c r="D419" s="9"/>
+      <c r="E419" s="9"/>
+      <c r="F419" s="8" t="s">
+        <v>1448</v>
+      </c>
+    </row>
+    <row r="420" spans="1:6" x14ac:dyDescent="0.5">
+      <c r="A420" s="15"/>
+      <c r="B420" s="31" t="s">
+        <v>1449</v>
+      </c>
+      <c r="C420" s="13" t="s">
+        <v>1450</v>
+      </c>
+      <c r="D420" s="12" t="s">
+        <v>1</v>
+      </c>
+      <c r="E420" s="17" t="str">
+        <f t="shared" ref="E420" si="64">B420&amp;"_"&amp;D420</f>
+        <v>XSA01_01</v>
+      </c>
+      <c r="F420" s="13" t="s">
+        <v>514</v>
+      </c>
+    </row>
+    <row r="421" spans="1:6" x14ac:dyDescent="0.5">
+      <c r="A421" s="6" t="s">
+        <v>1451</v>
+      </c>
+      <c r="B421" s="7"/>
+      <c r="C421" s="8" t="s">
+        <v>1452</v>
+      </c>
+      <c r="D421" s="9"/>
+      <c r="E421" s="9"/>
+      <c r="F421" s="8" t="s">
+        <v>1455</v>
+      </c>
+    </row>
+    <row r="422" spans="1:6" x14ac:dyDescent="0.5">
+      <c r="A422" s="15"/>
+      <c r="B422" s="31" t="s">
+        <v>1454</v>
+      </c>
+      <c r="C422" s="13" t="s">
+        <v>1453</v>
+      </c>
+      <c r="D422" s="12" t="s">
+        <v>1</v>
+      </c>
+      <c r="E422" s="17" t="str">
+        <f t="shared" ref="E422" si="65">B422&amp;"_"&amp;D422</f>
+        <v>XSB01_01</v>
+      </c>
+      <c r="F422" s="13" t="s">
+        <v>514</v>
+      </c>
+    </row>
+    <row r="424" spans="1:6" x14ac:dyDescent="0.5">
+      <c r="A424" s="6" t="s">
         <v>1236</v>
       </c>
-      <c r="B416" s="7"/>
-      <c r="C416" s="8" t="s">
+      <c r="B424" s="7"/>
+      <c r="C424" s="8" t="s">
         <v>1237</v>
       </c>
-      <c r="D416" s="9"/>
-[...5 lines deleted...]
-      <c r="B417" s="20" t="s">
+      <c r="D424" s="9"/>
+      <c r="E424" s="9"/>
+      <c r="F424" s="8"/>
+    </row>
+    <row r="425" spans="1:6" x14ac:dyDescent="0.5">
+      <c r="A425" s="19"/>
+      <c r="B425" s="20" t="s">
         <v>1238</v>
       </c>
-      <c r="C417" s="21" t="s">
+      <c r="C425" s="21" t="s">
         <v>1239</v>
       </c>
-      <c r="D417" s="22" t="s">
-[...3 lines deleted...]
-        <f t="shared" ref="E417" si="62">B417&amp;"_"&amp;D417</f>
+      <c r="D425" s="22" t="s">
+        <v>1</v>
+      </c>
+      <c r="E425" s="23" t="str">
+        <f t="shared" ref="E425" si="66">B425&amp;"_"&amp;D425</f>
         <v>___01_01</v>
       </c>
-      <c r="F417" s="21" t="s">
-[...4 lines deleted...]
-      <c r="A418" s="24" t="s">
+      <c r="F425" s="21" t="s">
+        <v>514</v>
+      </c>
+    </row>
+    <row r="426" spans="1:6" x14ac:dyDescent="0.5">
+      <c r="A426" s="24" t="s">
         <v>1240</v>
       </c>
-      <c r="B418" s="20" t="s">
+      <c r="B426" s="20" t="s">
         <v>1241</v>
       </c>
-      <c r="C418" s="21" t="s">
+      <c r="C426" s="21" t="s">
         <v>1242</v>
       </c>
-      <c r="D418" s="22" t="s">
-[...3 lines deleted...]
-        <f t="shared" ref="E418" si="63">B418&amp;"_"&amp;D418</f>
+      <c r="D426" s="22" t="s">
+        <v>1</v>
+      </c>
+      <c r="E426" s="23" t="str">
+        <f t="shared" ref="E426" si="67">B426&amp;"_"&amp;D426</f>
         <v>XTA01_01</v>
       </c>
-      <c r="F418" s="21" t="s">
+      <c r="F426" s="21" t="s">
         <v>514</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <ignoredErrors>
     <ignoredError sqref="D125:D158 D44:E44 D45:E72" numberStoredAsText="1"/>
   </ignoredErrors>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>6</vt:i4>
       </vt:variant>
     </vt:vector>